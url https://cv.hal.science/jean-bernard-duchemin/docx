--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -1123,51 +1123,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduced small mammals and their ectoparasites: a description of their colonization and its consequences</w:t>
+                <w:t xml:space="preserve">Human diseases and introduced small mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
@@ -1189,93 +1189,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M. Goodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The natural history of Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Chicago, pp.1191-1198, 2003, The natural history of Madagascar, 0-226-30306-3</w:t>
+              <w:t xml:space="preserve">, University of Chicago, pp.158-161, 2003, The natural history of Madagascar, 0-226-30306-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03738279v1</w:t>
+                <w:t xml:space="preserve">pasteur-03738281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human diseases and introduced small mammals</w:t>
+                <w:t xml:space="preserve">Introduced small mammals and their ectoparasites: a description of their colonization and its consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
@@ -1297,69 +1297,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M. Goodman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The natural history of Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Chicago, pp.158-161, 2003, The natural history of Madagascar, 0-226-30306-3</w:t>
+              <w:t xml:space="preserve">, University of Chicago, pp.1191-1198, 2003, The natural history of Madagascar, 0-226-30306-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03738281v1</w:t>
+                <w:t xml:space="preserve">pasteur-03738279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siphonaptera, Fleas, Parasy Gazy</w:t>
               </w:r>
@@ -1617,1324 +1617,1324 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA barcode library for Culex mosquitoes (Diptera: Culicidae) of South America with the description of two cryptic species of subgenus Melanoconion</w:t>
+                <w:t xml:space="preserve">Malaria control in French Guiana: What are the challenges in this last endemic French territory in 2024?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+                <w:t xml:space="preserve">Laureen Dahuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Lise Musset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
+                <w:t xml:space="preserve">Hélène Tréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Alice Sanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Aïssata Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0310571. </w:t>
+              <w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48327/mtsi.v5i1.2025.536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967804v1</w:t>
+                <w:t xml:space="preserve">hal-05076101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria control in French Guiana: What are the challenges in this last endemic French territory in 2024?</w:t>
+                <w:t xml:space="preserve">A DNA barcode library for Culex mosquitoes (Diptera: Culicidae) of South America with the description of two cryptic species of subgenus Melanoconion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureen Dahuron</w:t>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Musset</w:t>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tréhard</w:t>
+                <w:t xml:space="preserve">Benoît de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Sanna</w:t>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïssata Dia</w:t>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Tropicale et Santé Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (2), pp.e0310571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48327/mtsi.v5i1.2025.536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0310571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076101v1</w:t>
+                <w:t xml:space="preserve">hal-04967804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and selectivity of Sextonia rubra wood extracts and formulation in the control of Aedes aegypti strains</w:t>
+                <w:t xml:space="preserve">Wolbachia Natural Infection of Mosquitoes in French Guiana: Prevalence, Distribution, and Genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Clervil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Azam</w:t>
+                <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-024-01747-4⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), pp.1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12101994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479734v2</w:t>
+                <w:t xml:space="preserve">hal-04967820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito Feeding Habits in Coastal French Guiana: Mammals in the Crosshairs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Efficacy and selectivity of Sextonia rubra wood extracts and formulation in the control of Aedes aegypti strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Clervil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects15090718⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.2157-2173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-024-01747-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967810v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolbachia Natural Infection of Mosquitoes in French Guiana: Prevalence, Distribution, and Genotyping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Mosquito Feeding Habits in Coastal French Guiana: Mammals in the Crosshairs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (10), pp.1994. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (9), pp.718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12101994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects15090718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967820v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquitoes (Diptera: Culicidae) of the Amazonian savannas of French Guiana with a description of two new species</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Review on Main Arboviruses Circulating on French Guiana, An Ultra-Peripheric European Region in South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Turnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vector Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52707/1081-1710-49.1.15⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15061268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967839v1</w:t>
+                <w:t xml:space="preserve">pasteur-04109381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Neotropical Culex Mosquitoes by MALDI-TOF MS Profiling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Issaly</w:t>
+                <w:t xml:space="preserve">Yellow Fever Reemergence Risk in the Guiana Shield: a Comprehensive Review of Cases Between 1990 and 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fhabián S Carrión-Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Forero-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/tropicalmed8030168⟩</w:t>
+              <w:t xml:space="preserve">Current tropical medicine reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.138-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40475-023-00289-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115281v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal RNA (rRNA) sequences from 33 globally distributed mosquito species for improved metagenomics and species identification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mosquitoes (Diptera: Culicidae) of the Amazonian savannas of French Guiana with a description of two new species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.82762⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vector Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (1), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52707/1081-1710-49.1.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03977506v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow Fever Reemergence Risk in the Guiana Shield: a Comprehensive Review of Cases Between 1990 and 2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ribosomal RNA (rRNA) sequences from 33 globally distributed mosquito species for improved metagenomics and species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+                <w:t xml:space="preserve">Cassandra Koh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fhabián S Carrión-Nessi</w:t>
+                <w:t xml:space="preserve">Lionel Frangeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Forero-Peña</w:t>
+                <w:t xml:space="preserve">Hervé Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current tropical medicine reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40475-023-00289-6⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e82762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.82762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637344v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03977506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Main Arboviruses Circulating on French Guiana, An Ultra-Peripheric European Region in South America</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Neotropical Culex Mosquitoes by MALDI-TOF MS Profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
+                <w:t xml:space="preserve">Monique Melo Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+                <w:t xml:space="preserve">Sébastien Briolant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.1268. </w:t>
+              <w:t xml:space="preserve">Tropical Medicine and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15061268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/tropicalmed8030168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04109381v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sextonia rubra (Mez.) van der Werff sawmills residues as a valuable resource for the production of larvicidal extracts against Ae. aegypti Linnaeus (Diptera: Culicidae)</w:t>
               </w:r>
@@ -3080,51 +3080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,291 +3182,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of Culicoides biting midges (Diptera: Ceratopogonidae) in southern Australia and insight into the Culicoides victoriae morpho‐variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Pichard</w:t>
+                <w:t xml:space="preserve">Peter Mee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Restrepo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Andrew Weeks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Perez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ary Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (10), pp.2711-2714. </w:t>
+              <w:t xml:space="preserve">Austral Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (3), pp.525-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aen.12560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
+                <w:t xml:space="preserve">hal-03701160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Culicoides biting midges (Diptera: Ceratopogonidae) in southern Australia and insight into the Culicoides victoriae morpho‐variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Mee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Walker</w:t>
+                <w:t xml:space="preserve">Clara Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Weeks</w:t>
+                <w:t xml:space="preserve">Johana Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary Hoffmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austral Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (3), pp.525-534. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2711-2714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aen.12560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701160v1</w:t>
+                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental bluetongue virus infection of Culicoides austropalpalis, collected from a farm environment in Victoria, Australia.</w:t>
               </w:r>
@@ -3850,51 +3850,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Culex Mosquitoes (Diptera: Culicidae) of French Guiana: A Comprehensive Review With the Description of Three New Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3961,1580 +3961,1580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Role for the Insulin Receptor in the Suppression of Dengue Virus and Zika Virus in Wolbachia-Infected Mosquito Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth A. Mcgraw</w:t>
+                <w:t xml:space="preserve">Engineered resistance to Zika virus in transgenic Aedes aegypti expressing a polycistronic cluster of synthetic small RNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Buchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gamez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Antoshechkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsing-Han Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.12.068⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (9), pp.3656-3661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1810771116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235203v1</w:t>
+                <w:t xml:space="preserve">hal-03235189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered resistance to Zika virus in transgenic Aedes aegypti expressing a polycistronic cluster of synthetic small RNAs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hsing-Han Li</w:t>
+                <w:t xml:space="preserve">RNASeq Analysis of Aedes albopictus Mosquito Midguts after Chikungunya Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Kiran Vedururu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Neave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Tachedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa J. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul R. Gorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1810771116⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11060513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235189v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNASeq Analysis of Aedes albopictus Mosquito Midguts after Chikungunya Virus Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Whole Transcriptome Analysis of Aedes albopictus Mosquito Head and Thorax Post-Chikungunya Virus Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Kiran Vedururu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J. Neave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Neave</w:t>
+                <w:t xml:space="preserve">Vinod Sundaramoorthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Tachedjian</w:t>
+                <w:t xml:space="preserve">Diane Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa J. Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul R. Gorry</w:t>
+                <w:t xml:space="preserve">Jennifer A. Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11060513⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens8030132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235177v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole Transcriptome Analysis of Aedes albopictus Mosquito Head and Thorax Post-Chikungunya Virus Infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew J. Neave</w:t>
+                <w:t xml:space="preserve">A Role for the Insulin Receptor in the Suppression of Dengue Virus and Zika Virus in Wolbachia-Infected Mosquito Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamreza Haqshenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod Sundaramoorthy</w:t>
+                <w:t xml:space="preserve">Gerard Terradas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Green</w:t>
+                <w:t xml:space="preserve">Prasad N. Paradkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Harper</w:t>
+                <w:t xml:space="preserve">Elizabeth A. Mcgraw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (3), pp.132. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (3), pp.529-535.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens8030132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2018.12.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235171v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species diversity and phylogeny of fleas of small terrestrial mammals in the forests of the Central Highlands of Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zika virus-induced hyper excitation precedes death of mouse primary neuron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaburro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asim Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Sundaramoorthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Megan Dearnley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Green</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4399.2.3⟩</w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12985-018-0989-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01973654v1</w:t>
+                <w:t xml:space="preserve">hal-03241517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dengue virus infection changes Aedes aegypti oviposition olfactory preferences</w:t>
+                <w:t xml:space="preserve">Neurotropism and behavioral changes associated with Zika infection in the vector Aedes aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaburro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asim Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saeid Nahavandi</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenni Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Dearnley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31608-x⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41426-018-0069-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241497v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological evidence of RML12 mosquito cell line towards neuronal differentiation by 20-hydroxyecdysdone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gaburro</w:t>
+                <w:t xml:space="preserve">Species diversity and phylogeny of fleas of small terrestrial mammals in the forests of the Central Highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Asim Bhatti</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojo Rindra Ramihangihajason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28357-2⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4399 (2), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4399.2.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241509v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01973654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika virus-induced hyper excitation precedes death of mouse primary neuron</w:t>
+                <w:t xml:space="preserve">Dengue virus infection changes Aedes aegypti oviposition olfactory preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaburro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Paradkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asim Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diane Green</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nahavandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12985-018-0989-4⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31608-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241517v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurotropism and behavioral changes associated with Zika infection in the vector Aedes aegypti</w:t>
+                <w:t xml:space="preserve">Electrophysiological evidence of RML12 mosquito cell line towards neuronal differentiation by 20-hydroxyecdysdone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaburro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad Paradkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nahavandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asim Bhatti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), pp.1-11. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41426-018-0069-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28357-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241526v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika vector transmission risk in temperate Australia: a vector competence study</w:t>
+                <w:t xml:space="preserve">Iron availability affects West Nile virus infection in its mosquito vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad N. Paradkar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12985-017-0772-y⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12985-017-0770-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03241541v1</w:t>
+                <w:t xml:space="preserve">hal-03736690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron availability affects West Nile virus infection in its mosquito vector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Elizabethkingia spp. in Culicoides Biting Midges, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Melville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prasad N. Paradkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12985-017-0770-0⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (8), pp.1409-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2308.161565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736690v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Elizabethkingia spp. in Culicoides Biting Midges, Australia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Zika vector transmission risk in temperate Australia: a vector competence study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Walker</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravikiran Vedururu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorna Melville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lee Trinidad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (8), pp.1409-1410. </w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid2308.161565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12985-017-0772-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241539v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of ICount software, a precise and fast egg counting tool for the mosquito vector Aedes aegypti</w:t>
               </w:r>
@@ -5546,51 +5546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaburro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad N. Paradkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nahavandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5810,51 +5810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabiou Labbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Czeher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5912,490 +5912,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01334960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cullin4 Is Pro-Viral during West Nile Virus Infection of Culex Mosquitoes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+                <w:t xml:space="preserve">Assessment of population genetic structure in the arbovirus vector midge, Culicoides brevitarsis (Diptera: Ceratopogonidae), using multi-locus DNA microsatellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria G Onyango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Rodriguez-Andres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lee Trinidad</w:t>
+                <w:t xml:space="preserve">Nigel W Beebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Walker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Gopurenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Nicholas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005143⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-015-0250-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736722v1</w:t>
+                <w:t xml:space="preserve">hal-01341421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of population genetic structure in the arbovirus vector midge, Culicoides brevitarsis (Diptera: Ceratopogonidae), using multi-locus DNA microsatellites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gopurenko</w:t>
+                <w:t xml:space="preserve">Detection of Low-Level Cardinium and Wolbachia Infections in Culicoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Weeks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenn Bellis</w:t>
+                <w:t xml:space="preserve">Peter J. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Nicholas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ary A. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (1), pp.108. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (18), pp.6177-6188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-015-0250-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01239-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341421v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Low-Level Cardinium and Wolbachia Infections in Culicoides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrew Weeks</w:t>
+                <w:t xml:space="preserve">Cullin4 Is Pro-Viral during West Nile Virus Infection of Culex Mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasad N. Paradkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Walker</w:t>
+                <w:t xml:space="preserve">Julio Rodriguez-Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Trinidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary A. Hoffmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+                <w:t xml:space="preserve">P.J. Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81 (18), pp.6177-6188. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (9), pp.e1005143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01239-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736733v1</w:t>
+                <w:t xml:space="preserve">hal-03736722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Drivers of the Epidemiology of Arthropod-Borne Viruses in Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jemma L Geoghegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward C Holmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6442,90 +6442,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dicer-2-Dependent Activation of Culex Vago Occurs via the TRAF-Rel2 Signaling Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad N. Paradkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhonda Voysey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (4), pp.e2823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6553,373 +6553,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking environmental variability to village-scale malaria transmission using a simple immunity model</w:t>
+                <w:t xml:space="preserve">Epidemiology of malaria in an area of seasonal transmission in Niger and implications for the design of a seasonal malaria chemoprevention strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Yamana</w:t>
+                <w:t xml:space="preserve">Julia Guillebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arne Bomblies</w:t>
+                <w:t xml:space="preserve">Aboubacar Mahamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maman Laminou Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+                <w:t xml:space="preserve">Halima Zamanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfatih Eltahir</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariama Katzelma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Arzika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-3305-6-226⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736851v1</w:t>
+                <w:t xml:space="preserve">hal-00879808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology of malaria in an area of seasonal transmission in Niger and implications for the design of a seasonal malaria chemoprevention strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking environmental variability to village-scale malaria transmission using a simple immunity model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aboubacar Mahamadou</w:t>
+                <w:t xml:space="preserve">Teresa Yamana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Zamanka</w:t>
+                <w:t xml:space="preserve">Arne Bomblies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariama Katzelma</w:t>
+                <w:t xml:space="preserve">Maman Laminou Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Arzika</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elfatih Eltahir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.379. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (1), pp.226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-12-379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-6-226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879808v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secreted Vago restricts West Nile virus infection in Culex mosquito cells by activating the Jak-STAT pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad N. Paradkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Trinidad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhonda Voysey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (46), pp.18915-18920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6992,64 +6992,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Czeher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Djibrila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Arzika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (4), pp.386-395. </w:t>
@@ -7272,64 +7272,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Czeher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Djibrila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Arzika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (1), pp.62-65. </w:t>
@@ -7418,51 +7418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabiou Labbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Vieville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Arzika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bogreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7513,51 +7513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-based evidence of fast and global increase of Plasmodium falciparum drug-resistance by DNA-microarrays and PCR/RFLP in Niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Laminou Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Steenkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7781,77 +7781,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic approach for accurate simulation of village scale malaria transmission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Bomblies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfatih Eltahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8 (1), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7885,51 +7885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism of PfATPase in Niger: detection of three new point mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Laminou Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8009,1465 +8009,1465 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling schistosomiasis: significant decrease of anaemia prevalence one year after a single dose of praziquantel in Nigerian schoolchildren.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of increasing Leu-Phe knockdown resistance mutation in Anopheles gambiae from Niger following a nationwide long-lasting insecticide-treated nets implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Czeher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabiou Labbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Arzika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000241⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1), pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-7-189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00490455v1</w:t>
+                <w:t xml:space="preserve">hal-03736866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of increasing Leu-Phe knockdown resistance mutation in Anopheles gambiae from Niger following a nationwide long-lasting insecticide-treated nets implementation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Arzika</w:t>
+                <w:t xml:space="preserve">Efficacy of local neem extracts for sustainable malaria vector control in an African village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca L Gianotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Bomblies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Dafalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Issa-Arzika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 7 (1), pp.189. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-7-189⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 7 (1), pp.138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-7-138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736866v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of local neem extracts for sustainable malaria vector control in an African village</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Plasmodium falciparum chloroquine and pyrimethamine resistance monitoring network with molecular tools in the Niger River valley, Republic of Niger].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Laminou Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hassane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Konaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salissou Adamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca L Gianotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+                <w:t xml:space="preserve">Ibrahim Ousmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société de Pathologie Exotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (1), pp.47-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736867v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Genetic Differentiation between the M and S Molecular Forms of &amp;lt;i&amp;gt;Anopheles gambiae&amp;lt;/i&amp;gt; in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Esnault</w:t>
+                <w:t xml:space="preserve">A.A. Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Plasmodium falciparum chloroquine and pyrimethamine resistance monitoring network with molecular tools in the Niger River valley, Republic of Niger].</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atelier paludisme: an international malaria training course held in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Domarle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de Pathologie Exotique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-7-80⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736873v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier paludisme: an international malaria training course held in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlling schistosomiasis: significant decrease of anaemia prevalence one year after a single dose of praziquantel in Nigerian schoolchildren.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilahatou B. Tohon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima B. Mainassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Domarle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+                <w:t xml:space="preserve">Ali E. Mahamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Robert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisa Bosqué-Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (1), pp.80. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (5), pp.e241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-7-80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0000241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736870v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00490455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-based evidence for the linkage of pfcrt and pfdhfr drug-resistant malaria genotypes and clinical profiles of severe malaria in Niger</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lacroix</w:t>
+                <w:t xml:space="preserve">Formation francophone sud/sud : L'atelier paludisme de l'Institut Pasteur de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Domarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medecine Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (5), pp.505-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736886v1</w:t>
+                <w:t xml:space="preserve">hal-03736885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation francophone sud/sud : L'atelier paludisme de l'Institut Pasteur de Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+                <w:t xml:space="preserve">Determining areas that require indoor insecticide spraying using Multi Criteria Evaluation, a decision-support tool for malaria vector control programmes in the Central Highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rindra Vatosoa Randremanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Paul Rabarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medecine Tropicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-6-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736885v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining areas that require indoor insecticide spraying using Multi Criteria Evaluation, a decision-support tool for malaria vector control programmes in the Central Highlands of Madagascar</w:t>
+                <w:t xml:space="preserve">Plague Reappearance in Algeria after 50 Years, 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
+                <w:t xml:space="preserve">Eric Bertherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rindra Vatosoa Randremanana</w:t>
+                <w:t xml:space="preserve">Souad Bekhoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Paul Rabarijaona</w:t>
+                <w:t xml:space="preserve">Saada Chougrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (10), pp.1459-1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-6-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid1310.070284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736890v1</w:t>
+                <w:t xml:space="preserve">hal-03736878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plague Reappearance in Algeria after 50 Years, 2003</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field-based evidence for the linkage of pfcrt and pfdhfr drug-resistant malaria genotypes and clinical profiles of severe malaria in Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Laminou Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bertherat</w:t>
+                <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Bekhoucha</w:t>
+                <w:t xml:space="preserve">Eric Adehossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saada Chougrani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+                <w:t xml:space="preserve">Véronique Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (5), pp.599-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2007.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1310.070284⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736878v1</w:t>
+                <w:t xml:space="preserve">hal-03736886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion of Africa by a single pfcrt allele of South East Asian type.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fandeur</w:t>
+                <w:t xml:space="preserve">ELISA study of oocyst-sporozoite transition in malaria vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Czeher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabiou Labbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+                <w:t xml:space="preserve">Amadou Djibrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jambou</w:t>
+                <w:t xml:space="preserve">Lydie Héré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Arzika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5, pp.34. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (3), pp.257-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-5-34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2006133257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00590988v1</w:t>
+                <w:t xml:space="preserve">hal-03737906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les puces et les maladies transmises à l'Homme</w:t>
               </w:r>
@@ -9542,161 +9542,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELISA study of oocyst-sporozoite transition in malaria vectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabiou Labbo</w:t>
+                <w:t xml:space="preserve">Invasion of Africa by a single pfcrt allele of South East Asian type.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amadou Djibrilla</w:t>
+                <w:t xml:space="preserve">Remy Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Héré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Arzika</w:t>
+                <w:t xml:space="preserve">Ronan Jambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 13 (3), pp.257-261. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, pp.34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2006133257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-5-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737906v1</w:t>
+                <w:t xml:space="preserve">pasteur-00590988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons of Human-Landing Catches and Odor-Baited Entry Traps for Sampling Malaria Vectors in Senegal</w:t>
               </w:r>
@@ -9959,64 +9959,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabiou Labbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fouta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Ousmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10076,51 +10076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria transmission in Southern Madagascar: influence of the environment and hydro-agricultural works in sub-arid and humid regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10222,51 +10222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of three new species of Paractenopsyllus genus (Siphonaptera: Leptopsyllinae) from Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11 (3), pp.253-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10372,864 +10372,864 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre la peste à Madagascar : évaluation de l’efficacité des boîtes de Kartman en milieu urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
+                <w:t xml:space="preserve">Distribution of the species of the Anopheles gambiae complex and first evidence of Anopheles merus as a malaria vector in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pock Tsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Soares</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rabarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-2-33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737997v1</w:t>
+                <w:t xml:space="preserve">hal-03359413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metapopulation concepts applied to falciparum malaria and their impacts on the emergence and spread of chloroquine resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (3), pp.185-192. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1567-1348(02)00099-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1567-1348(02)00099-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anopheles mascarensis de Meillon 1947, vecteur de paludisme dans le Moyen-Ouest de Madagascar ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+                <w:t xml:space="preserve">Lutte contre la peste à Madagascar : évaluation de l’efficacité des boîtes de Kartman en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fara M Randimby</w:t>
+                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voahirana Rajaonarivelo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Leong Pock Tsy</w:t>
+                <w:t xml:space="preserve">Jean-Louis Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 69 (1 &amp; 2), pp.57-62</w:t>
+              <w:t xml:space="preserve">, 2003, 69 (1-2), pp.41-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580846v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new fleas (Siphonaptera: Ceratophyllidae: Leptopsyllinae) of Madagascar: Tsaractenus rodhaini n. sp. and Paractenopsyllus ( Consobrinopsyllus n. subgen.) goodmani n. sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10 (4), pp.351-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/parasite/2003104351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria transmission in urban sub-Saharan Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Robert</w:t>
+                <w:t xml:space="preserve">Anopheles mascarensis de Meillon 1947, vecteur de paludisme dans le Moyen-Ouest de Madagascar ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fara M Randimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voahirana Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Macintyre</w:t>
+                <w:t xml:space="preserve">Rémi Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Keating</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+                <w:t xml:space="preserve">Jean-Michel Leong Pock Tsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (1 &amp; 2), pp.57-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738019v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systématique et biologie des Anopheles vecteurs de Plasmodium en Afrique, données récentes en 2003.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malaria transmission in urban sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Macintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Keating</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Wondji</w:t>
+                <w:t xml:space="preserve">Jean-François Trape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (2), pp.169-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2003.68.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359392v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of the species of the Anopheles gambiae complex and first evidence of Anopheles merus as a malaria vector in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systématique et biologie des Anopheles vecteurs de Plasmodium en Afrique, données récentes en 2003.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Awono-Ambene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Pock Tsy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+                <w:t xml:space="preserve">C. Antonio-Nkondjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wondji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Actualités du Pharo, 10., Marseille (2003/09/04-06), 63 (3), pp.247-253</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359413v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire des moustiques du complexe Anopheles gambiae à Mayotte et à Grande Comore</w:t>
               </w:r>
@@ -11388,51 +11388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Duplantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (8), pp.1775-1783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11472,882 +11472,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03738274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hémoparasites des oiseaux sauvages à Madagascar</w:t>
+                <w:t xml:space="preserve">Intérêt de l’HPLC et des ptéridines fluorescentes pour estimer l’âge d’anophèles adultes de l’espèce Anopheles gambiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaomalala Raharimanga</w:t>
+                <w:t xml:space="preserve">Fm Randimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Soula</w:t>
+                <w:t xml:space="preserve">J Gorham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MJ Raherilalao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mj Lehane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 68 (1-2), pp.90-9</w:t>
+              <w:t xml:space="preserve">, 2002, 68 (1-2), pp.86-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738065v1</w:t>
+                <w:t xml:space="preserve">hal-03738083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de l’HPLC et des ptéridines fluorescentes pour estimer l’âge d’anophèles adultes de l’espèce Anopheles gambiae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Gorham</w:t>
+                <w:t xml:space="preserve">A possible alternative method for collecting mosquito larvae in rice fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mj Lehane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-1-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738083v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A possible alternative method for collecting mosquito larvae in rice fields</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+                <w:t xml:space="preserve">Mapping of a Plasmodium falciparum pfcrt K76T Mutation: A Useful Strategy for Controlling Chloroquine Resistance in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Randrianarivelojosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rakotondramarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouledi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 1 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 185 (5), pp.710-712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-1-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/339000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362645v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of a Plasmodium falciparum pfcrt K76T Mutation: A Useful Strategy for Controlling Chloroquine Resistance in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro sensitivity of Plasmodium falciparum to amodiaquine compared with other major antimalarials in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ariey</w:t>
+                <w:t xml:space="preserve">J. L. Sahondra Harisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Randrianarivelojosia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+                <w:t xml:space="preserve">Léon P. Rabarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rakotondramarina</w:t>
+                <w:t xml:space="preserve">Lucie A. Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ouledi</w:t>
+                <w:t xml:space="preserve">L. Ranaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parassitologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 44 (3-4), pp.141-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738230v1</w:t>
+                <w:t xml:space="preserve">hal-03738040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro sensitivity of Plasmodium falciparum to amodiaquine compared with other major antimalarials in Madagascar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revue du genre Coquilletidia (Diptera : Culicidae) à Madagascar et description de la larve de Cq grandidieri (Blanchard, 1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Rajaonarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parassitologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 44 (3-4), pp.141-7</w:t>
+              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (1 &amp; 2), pp.100-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738040v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue du genre Coquilletidia (Diptera : Culicidae) à Madagascar et description de la larve de Cq grandidieri (Blanchard, 1905)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+                <w:t xml:space="preserve">Etude du paludisme en zone de risque cyclonique : approche entomologique, diagnostique et thérapeutique dans la région Sud-Est de Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rabarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Randrianarivelojosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Razanavololo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Rajaonarivelo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Rason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 68 (1 &amp; 2), pp.100-103</w:t>
+              <w:t xml:space="preserve">, 2002, 68 (1-2), pp.79-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580826v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du paludisme en zone de risque cyclonique : approche entomologique, diagnostique et thérapeutique dans la région Sud-Est de Madagascar</w:t>
+                <w:t xml:space="preserve">Hémoparasites des oiseaux sauvages à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Raharimalala</w:t>
+                <w:t xml:space="preserve">Vaomalala Raharimanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rabarijaona</w:t>
+                <w:t xml:space="preserve">F Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Randrianarivelojosia</w:t>
+                <w:t xml:space="preserve">MJ Raherilalao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Razanavololo</w:t>
+                <w:t xml:space="preserve">Steve M Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rason</w:t>
+                <w:t xml:space="preserve">Hélène Sadones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 68 (1-2), pp.79-85</w:t>
+              <w:t xml:space="preserve">, 2002, 68 (1-2), pp.90-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738225v1</w:t>
+                <w:t xml:space="preserve">hal-03738065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’effet du Knox-Out ® microencapsulé V.O. 240 et de la K-othrine ® poudre sur les puces des rats de deux villages de la région de Betafo</w:t>
               </w:r>
@@ -12428,90 +12428,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géographique dans la lutte contre le paludisme dans la région des Hautes Terres Centrales à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Pietra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 67 (1-2), pp.27-30</w:t>
@@ -13556,260 +13556,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenopsylla cheopis (Siphonaptera : Xenopsyllinae) : niveau de sensibilité au DDT, aux pyréthrinoïdes et aux carbamates après 50 années de lutte chimique</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inventaire biologique de la forêt de Tsinjoarivo, Ambatolampy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rakotondravony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raherilalao Mj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rakotomalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Raselimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 66 (1-2), pp.9-12</w:t>
+              <w:t xml:space="preserve">Akon'ny Ala : Bulletin du Département des Eaux et Forêts de l'Essa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Akon'ny Ala : Bulletin du Département des Eaux et Forêts de l'Essa, 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738254v1</w:t>
+                <w:t xml:space="preserve">hal-03738301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire biologique de la forêt de Tsinjoarivo, Ambatolampy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xenopsylla cheopis (Siphonaptera : Xenopsyllinae) : niveau de sensibilité au DDT, aux pyréthrinoïdes et aux carbamates après 50 années de lutte chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ratovonjato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Duplantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Akon'ny Ala : Bulletin du Département des Eaux et Forêts de l'Essa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Akon'ny Ala : Bulletin du Département des Eaux et Forêts de l'Essa, 27</w:t>
+              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 66 (1-2), pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738301v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmodium falciparum parasites in French Guiana: limited genetic diversity and high selfing rate</w:t>
               </w:r>
@@ -14348,51 +14348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chanteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.6582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramasindrazana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Randriamoria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv2ks6tbb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.259" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harimalala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burhan Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaburro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Hanoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nahavandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26561-2_65" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Bhatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12643-2_60" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Rahalison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ranjalahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ravelosaona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48416-1_87" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijoana-Ravoahangimalala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramandimbilahatra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Goodman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Ratovonjato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Wilm&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rabarison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laventure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076101v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Dahuron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Dia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v5i1.2025.536" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479734v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Wozniak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01747-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967820v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12101994" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52707/1081-1710-49.1.15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8030168" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03977506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Koh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82762" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637344v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhabi&#225;n S Carri&#243;n-Nessi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Forero-Pe&#241;a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00289-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04109381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061268" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passelande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.116162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puchot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lecoq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gendrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fitd.2022.949300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701160v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Weeks" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Hoffmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aen.12560" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John White" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Rubbo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunin Shi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Johannes Venter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12834/VetIt.2114.12867.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo R Ramihangihajason" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Rakotobe Harimanana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjab023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02653696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Buchman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gamez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Antoshechkin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Han Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008103" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaa205" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Haqshenas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Terradas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad N. Paradkar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Mcgraw" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.12.068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810771116" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235177v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kiran Vedururu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Neave" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Tachedjian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J. Klein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Gorry" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060513" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Sundaramoorthy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Green" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Harper" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens8030132" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aur&#233;lie Harimalala" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Miarinjara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rindra Ramihangihajason" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4399.2.3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241497v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Paradkar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Klein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31608-x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241509v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28357-2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241517v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Dearnley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0989-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241526v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Harper" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0069-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Lynch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikiran Vedururu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Trinidad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-017-0772-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736690v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-017-0770-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Melville" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2308.161565" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736698v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1870-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Onyango" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitken Nc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack C" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuah A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguya J" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3124-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01334960v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiou Labbo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fandeur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Czeher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Williams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1352-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736722v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rodriguez-Andres" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Walker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005143" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341421v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W Beebe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gopurenko" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Bellis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicholas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0250-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736733v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Walker" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary A. Hoffmann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01239-15" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma L Geoghegan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward C Holmes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003325" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736749v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Voysey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002823" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736851v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Yamana" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bomblies" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Laminou Ibrahim" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfatih Eltahir" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-226" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879808v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guillebaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Mahamadou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zamanka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Katzelma" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Arzika" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-379" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736852v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205231109" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736853v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Czeher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djibrila" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2012.01011.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR8M9HLS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996099v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M.-F. Kebe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Jones" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danuor" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.296" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2009.00824.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7K7S4C4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vieville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bogreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/me09173" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736863v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Steenkeste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hadiza Hassane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konat&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-32" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00688731v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Rabarijaona" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raharimalala" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Randriamanantena" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-190" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00679981v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-223" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736865v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-28" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00490455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilahatou B. Tohon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima B. Mainassara" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Garba" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali E. Mahamane" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bosqu&#233;-Oliva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000241" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736866v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-189" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736867v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Gianotti" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Dafalla" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Issa-Arzika" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-138" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428192v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Duchemin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736873v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hassane" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salissou Adamou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ousmane" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736870v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Domarle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-80" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736886v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adehossi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacroix" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.02.003" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZ9KCD7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736885v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736890v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjasoa Rakotomanana" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Paul Rabarijaona" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ratovonjato" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736878v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertherat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bekhoucha" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saada Chougrani" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Razik" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1310.070284" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590988v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Durand" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-5-34" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737906v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djibrilla" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie H&#233;r&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006133257" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737953v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diawo Diallo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamar Ba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/42.2.104" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902976v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737973v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fouta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(04)15606-7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737989v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Leong Pock Tsi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2003.09.014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KL70GD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2004113253" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737963v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/200411159" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737997v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duplantier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soares" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738008v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1567-1348(02)00099-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFP5HJNT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580846v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara M Randimby" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Rajaonarivelo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laganier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leong Pock Tsy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737999v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2003104351" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738019v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Macintyre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Keating" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trape" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2003.68.169" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359392v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wondji" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359413v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pock Tsy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-2-33" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738007v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;ong Pock Tsi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohal Elissa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouledi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2003103273" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738274v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Laakkonen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023611727357" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KPMXG3J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738065v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soula" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MJ Raherilalao" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Goodman" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sadones" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738083v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Randimby" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorham" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Lehane" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362645v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-1-4" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738230v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotondramarina" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouledi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/339000" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738040v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sahondra Harisoa" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on P. Rabarijaona" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie A. Raharimalala" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranaivo" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580826v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rajaonarivelo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738225v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raharimalala" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabarijaona" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Razanavololo" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rason" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738237v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ratovonjato" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738240v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rakotomanana" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pietra" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738251v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Migliani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratsitorahina" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahalison" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rakotoarivony" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01836949v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hommel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Scanf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peneau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/322012" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738245v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Duplantier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738235v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Randimby" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duplantier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goodman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ramilijaona" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01714500v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakatoarivony" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Villeret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodhain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2001.65.491" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738252v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Leong Pock Tsy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabarison" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coluzzi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2001.00276.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V850M2XS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738275v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rakotondravony" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Soarimalala" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mamm.2000.64.1.113" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-G93CJ8NQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738253v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chanteau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738254v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738301v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Goodman" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotondravony" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raherilalao Mj" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotomalala" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Raselimanana" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738255v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ariey" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Chalvet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hulin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.1999.61.978" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738256v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rahalison" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rasoamanana" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ratsitorahina" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738257v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bony" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Briard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Canu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Drouard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chanteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.6582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramasindrazana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Randriamoria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv2ks6tbb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.259" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harimalala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burhan Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaburro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Hanoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nahavandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26561-2_65" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Bhatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12643-2_60" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Rahalison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ranjalahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ravelosaona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48416-1_87" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijoana-Ravoahangimalala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramandimbilahatra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Goodman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Ratovonjato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Wilm&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rabarison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laventure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Dahuron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Dia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v5i1.2025.536" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12101994" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479734v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Wozniak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01747-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04109381v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061268" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhabi&#225;n S Carri&#243;n-Nessi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Forero-Pe&#241;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00289-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52707/1081-1710-49.1.15" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03977506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Koh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82762" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8030168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passelande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.116162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puchot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lecoq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gendrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fitd.2022.949300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701160v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Weeks" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Hoffmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aen.12560" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John White" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Rubbo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunin Shi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Johannes Venter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12834/VetIt.2114.12867.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo R Ramihangihajason" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Rakotobe Harimanana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjab023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02653696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Buchman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gamez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Antoshechkin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Han Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008103" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaa205" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810771116" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kiran Vedururu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Neave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Tachedjian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J. Klein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Gorry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060513" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Sundaramoorthy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Green" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Harper" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens8030132" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Haqshenas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Terradas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad N. Paradkar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Mcgraw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.12.068" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241517v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Dearnley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0989-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241526v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Harper" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0069-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973654v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aur&#233;lie Harimalala" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Miarinjara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rindra Ramihangihajason" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4399.2.3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241497v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Paradkar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Klein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31608-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28357-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-017-0770-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Lynch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Melville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2308.161565" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikiran Vedururu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Trinidad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-017-0772-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736698v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1870-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Onyango" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitken Nc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack C" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuah A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguya J" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3124-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01334960v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiou Labbo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fandeur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Czeher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Williams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1352-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W Beebe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gopurenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Bellis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicholas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0250-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736733v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Walker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary A. Hoffmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01239-15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736722v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rodriguez-Andres" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Walker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005143" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma L Geoghegan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward C Holmes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003325" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736749v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Voysey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002823" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guillebaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Mahamadou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zamanka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Katzelma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Arzika" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736851v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Yamana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bomblies" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Laminou Ibrahim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfatih Eltahir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-226" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736852v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205231109" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736853v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Czeher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djibrila" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2012.01011.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR8M9HLS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996099v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M.-F. Kebe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Jones" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danuor" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.296" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2009.00824.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7K7S4C4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vieville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bogreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/me09173" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736863v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Steenkeste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hadiza Hassane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konat&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-32" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00688731v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Rabarijaona" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raharimalala" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Randriamanantena" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-190" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00679981v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-223" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736865v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-28" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736866v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-189" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736867v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Gianotti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Dafalla" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Issa-Arzika" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-138" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736873v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hassane" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salissou Adamou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ousmane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Duchemin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736870v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Domarle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-80" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00490455v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilahatou B. Tohon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima B. Mainassara" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Garba" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali E. Mahamane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bosqu&#233;-Oliva" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000241" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736885v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736890v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjasoa Rakotomanana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Paul Rabarijaona" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ratovonjato" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736878v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertherat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bekhoucha" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saada Chougrani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Razik" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1310.070284" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736886v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adehossi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacroix" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.02.003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZ9KCD7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737906v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djibrilla" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie H&#233;r&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006133257" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590988v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Durand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-5-34" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737953v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diawo Diallo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamar Ba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/42.2.104" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902976v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737973v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fouta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(04)15606-7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737989v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Leong Pock Tsi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2003.09.014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KL70GD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2004113253" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737963v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/200411159" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359413v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pock Tsy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-2-33" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738008v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1567-1348(02)00099-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFP5HJNT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737997v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duplantier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soares" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737999v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2003104351" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580846v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara M Randimby" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Rajaonarivelo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laganier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leong Pock Tsy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738019v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Macintyre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Keating" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trape" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2003.68.169" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359392v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wondji" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738007v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;ong Pock Tsi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohal Elissa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouledi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2003103273" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738274v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Laakkonen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023611727357" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KPMXG3J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738083v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Randimby" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorham" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Lehane" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362645v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-1-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738230v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotondramarina" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouledi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/339000" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738040v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sahondra Harisoa" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on P. Rabarijaona" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie A. Raharimalala" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranaivo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580826v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rajaonarivelo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738225v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raharimalala" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabarijaona" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Razanavololo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rason" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738065v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soula" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MJ Raherilalao" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Goodman" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sadones" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738237v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ratovonjato" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738240v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rakotomanana" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pietra" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738251v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Migliani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratsitorahina" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahalison" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rakotoarivony" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01836949v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hommel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Scanf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peneau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/322012" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738245v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Duplantier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738235v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Randimby" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duplantier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goodman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ramilijaona" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01714500v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakatoarivony" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Villeret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodhain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2001.65.491" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738252v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Leong Pock Tsy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabarison" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coluzzi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2001.00276.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V850M2XS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738275v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rakotondravony" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Soarimalala" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mamm.2000.64.1.113" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-G93CJ8NQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738253v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chanteau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738301v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Goodman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotondravony" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raherilalao Mj" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotomalala" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Raselimanana" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738254v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738255v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ariey" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Chalvet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hulin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.1999.61.978" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738256v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rahalison" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rasoamanana" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ratsitorahina" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738257v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bony" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Briard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Canu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Drouard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>