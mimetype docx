--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -2019,563 +2019,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and selectivity of Sextonia rubra wood extracts and formulation in the control of Aedes aegypti strains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+                <w:t xml:space="preserve">Mosquito Feeding Habits in Coastal French Guiana: Mammals in the Crosshairs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Wozniak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Azam</w:t>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-024-01747-4⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (9), pp.718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects15090718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479734v2</w:t>
+                <w:t xml:space="preserve">hal-04967810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito Feeding Habits in Coastal French Guiana: Mammals in the Crosshairs?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Guidez</w:t>
+                <w:t xml:space="preserve">Efficacy and selectivity of Sextonia rubra wood extracts and formulation in the control of Aedes aegypti strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Clervil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sourakhata Tirera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Talaga</w:t>
+                <w:t xml:space="preserve">Edmond Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lacour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (9), pp.718. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97, pp.2157-2173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects15090718⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-024-01747-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967810v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479734v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on Main Arboviruses Circulating on French Guiana, An Ultra-Peripheric European Region in South America</w:t>
+                <w:t xml:space="preserve">Yellow Fever Reemergence Risk in the Guiana Shield: a Comprehensive Review of Cases Between 1990 and 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothee Bonifay</w:t>
+                <w:t xml:space="preserve">Caroline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Le Turnier</w:t>
+                <w:t xml:space="preserve">Céline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
+                <w:t xml:space="preserve">Fhabián S Carrión-Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
+                <w:t xml:space="preserve">David A Forero-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.1268. </w:t>
+              <w:t xml:space="preserve">Current tropical medicine reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (3), pp.138-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15061268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40475-023-00289-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04109381v1</w:t>
+                <w:t xml:space="preserve">hal-04637344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow Fever Reemergence Risk in the Guiana Shield: a Comprehensive Review of Cases Between 1990 and 2022</w:t>
+                <w:t xml:space="preserve">Review on Main Arboviruses Circulating on French Guiana, An Ultra-Peripheric European Region in South America</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Thomas</w:t>
+                <w:t xml:space="preserve">Timothee Bonifay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Michaud</w:t>
+                <w:t xml:space="preserve">Paul Le Turnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
+                <w:t xml:space="preserve">Yanouk Epelboin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fhabián S Carrión-Nessi</w:t>
+                <w:t xml:space="preserve">Luisiane Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Forero-Peña</w:t>
+                <w:t xml:space="preserve">Benoit de Thoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current tropical medicine reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (3), pp.138-145. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40475-023-00289-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15061268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637344v1</w:t>
+                <w:t xml:space="preserve">pasteur-04109381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquitoes (Diptera: Culicidae) of the Amazonian savannas of French Guiana with a description of two new species</w:t>
               </w:r>
@@ -3182,555 +3182,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Culicoides biting midges (Diptera: Ceratopogonidae) in southern Australia and insight into the Culicoides victoriae morpho‐variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental bluetongue virus infection of Culicoides austropalpalis, collected from a farm environment in Victoria, Australia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Mee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Walker</w:t>
+                <w:t xml:space="preserve">John White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Weeks</w:t>
+                <w:t xml:space="preserve">Antonio Di Rubbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ary Hoffmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shunin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Johannes Venter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austral Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aen.12560⟩</w:t>
+              <w:t xml:space="preserve">Veterinaria Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (4), pp.341-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12834/VetIt.2114.12867.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701160v1</w:t>
+                <w:t xml:space="preserve">hal-03698423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Illustrated Morphological Keys for Fleas (Siphonaptera) in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Restrepo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Mireille Harimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Perez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tojo R Ramihangihajason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravo Rakotobe Harimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.tjab023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjab023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03235151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental bluetongue virus infection of Culicoides austropalpalis, collected from a farm environment in Victoria, Australia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Culicoides biting midges (Diptera: Ceratopogonidae) in southern Australia and insight into the Culicoides victoriae morpho‐variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Weeks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinaria Italiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12834/VetIt.2114.12867.1⟩</w:t>
+              <w:t xml:space="preserve">Austral Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (3), pp.525-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aen.12560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698423v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustrated Morphological Keys for Fleas (Siphonaptera) in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Harimalala</w:t>
+                <w:t xml:space="preserve">Outbreak of Oropouche Virus in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tojo R Ramihangihajason</w:t>
+                <w:t xml:space="preserve">Clara Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravo Rakotobe Harimanana</w:t>
+                <w:t xml:space="preserve">Johana Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girod</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucas Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.tjab023. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2711-2714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjab023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.204760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03235151v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03691075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad dengue neutralization in mosquitoes expressing an engineered antibody</w:t>
               </w:r>
@@ -3876,51 +3876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Talaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4765,213 +4765,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species diversity and phylogeny of fleas of small terrestrial mammals in the forests of the Central Highlands of Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrophysiological evidence of RML12 mosquito cell line towards neuronal differentiation by 20-hydroxyecdysdone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gaburro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">Prasad Paradkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nahavandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asim Bhatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4399.2.3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-28357-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01973654v1</w:t>
+                <w:t xml:space="preserve">hal-03241509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dengue virus infection changes Aedes aegypti oviposition olfactory preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gaburro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasad Paradkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asim Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4980,206 +4980,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nahavandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-31608-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological evidence of RML12 mosquito cell line towards neuronal differentiation by 20-hydroxyecdysdone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Gaburro</w:t>
+                <w:t xml:space="preserve">Species diversity and phylogeny of fleas of small terrestrial mammals in the forests of the Central Highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Asim Bhatti</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojo Rindra Ramihangihajason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4399 (2), pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-28357-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4399.2.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241509v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01973654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron availability affects West Nile virus infection in its mosquito vector</w:t>
               </w:r>
@@ -5256,51 +5256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Elizabethkingia spp. in Culicoides Biting Midges, Australia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5399,51 +5399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika vector transmission risk in temperate Australia: a vector competence study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6052,64 +6052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Low-Level Cardinium and Wolbachia Infections in Culicoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Weeks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7507,295 +7507,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-based evidence of fast and global increase of Plasmodium falciparum drug-resistance by DNA-microarrays and PCR/RFLP in Niger</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longitudinal survey of malaria morbidity over 10 years in Saharevo (Madagascar): further lessons for strengthening malaria control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Steenkeste</w:t>
+                <w:t xml:space="preserve">Léon Rabarijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nimol Khim</w:t>
+                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Hadiza Hassane</w:t>
+                <w:t xml:space="preserve">Lucie Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassana Konaté</w:t>
+                <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Randriamanantena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-32⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736863v1</w:t>
+                <w:t xml:space="preserve">pasteur-00688731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal survey of malaria morbidity over 10 years in Saharevo (Madagascar): further lessons for strengthening malaria control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léon Rabarijaona</w:t>
+                <w:t xml:space="preserve">Field-based evidence of fast and global increase of Plasmodium falciparum drug-resistance by DNA-microarrays and PCR/RFLP in Niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maman Laminou Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+                <w:t xml:space="preserve">Nicolas Steenkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Raharimalala</w:t>
+                <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Ratsimbasoa</w:t>
+                <w:t xml:space="preserve">Adam Hadiza Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Randriamanantena</w:t>
+                <w:t xml:space="preserve">Lassana Konaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.190. </w:t>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-8-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00688731v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanistic approach for accurate simulation of village scale malaria transmission.</w:t>
               </w:r>
@@ -7898,51 +7898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism of PfATPase in Niger: detection of three new point mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Laminou Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimol Khim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Hh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8292,51 +8292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maman Laminou Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Hassane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassana Konaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salissou Adamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8529,51 +8529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier paludisme: an international malaria training course held in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Domarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8793,51 +8793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation francophone sud/sud : L'atelier paludisme de l'Institut Pasteur de Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Domarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8899,295 +8899,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining areas that require indoor insecticide spraying using Multi Criteria Evaluation, a decision-support tool for malaria vector control programmes in the Central Highlands of Madagascar</w:t>
+                <w:t xml:space="preserve">Plague Reappearance in Algeria after 50 Years, 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
+                <w:t xml:space="preserve">Eric Bertherat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rindra Vatosoa Randremanana</w:t>
+                <w:t xml:space="preserve">Souad Bekhoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Paul Rabarijaona</w:t>
+                <w:t xml:space="preserve">Saada Chougrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 6 (1), pp.2. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (10), pp.1459-1462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-072X-6-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid1310.070284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736890v1</w:t>
+                <w:t xml:space="preserve">hal-03736878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plague Reappearance in Algeria after 50 Years, 2003</w:t>
+                <w:t xml:space="preserve">Determining areas that require indoor insecticide spraying using Multi Criteria Evaluation, a decision-support tool for malaria vector control programmes in the Central Highlands of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bertherat</w:t>
+                <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Bekhoucha</w:t>
+                <w:t xml:space="preserve">Rindra Vatosoa Randremanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saada Chougrani</w:t>
+                <w:t xml:space="preserve">Léon Paul Rabarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathia Razik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (10), pp.1459-1462. </w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1310.070284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1476-072X-6-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736878v1</w:t>
+                <w:t xml:space="preserve">hal-03736890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field-based evidence for the linkage of pfcrt and pfdhfr drug-resistant malaria genotypes and clinical profiles of severe malaria in Niger</w:t>
               </w:r>
@@ -9225,51 +9225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Adehossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (5), pp.599-604. </w:t>
@@ -9587,51 +9587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fandeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Jambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9676,278 +9676,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00590988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of Human-Landing Catches and Odor-Baited Entry Traps for Sampling Malaria Vectors in Senegal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diawo Diallo</w:t>
+                <w:t xml:space="preserve">From the recent lessons of the Malagasy foci towards a global understanding of the factors involved in plague reemergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Carniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jmedent/42.2.104⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (3), pp.437-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2005007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737953v1</w:t>
+                <w:t xml:space="preserve">hal-00902976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the recent lessons of the Malagasy foci towards a global understanding of the factors involved in plague reemergence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Duplantier</w:t>
+                <w:t xml:space="preserve">Comparisons of Human-Landing Catches and Odor-Baited Entry Traps for Sampling Malaria Vectors in Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diawo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamar Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassana Konaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 36 (3), pp.437-453. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (2), pp.104-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2005007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jmedent/42.2.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902976v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anopheles funestus in Sahel: new evidence from Niger</w:t>
               </w:r>
@@ -10222,51 +10222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of three new species of Paractenopsyllus genus (Siphonaptera: Leptopsyllinae) from Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11 (3), pp.253-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10506,730 +10506,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metapopulation concepts applied to falciparum malaria and their impacts on the emergence and spread of chloroquine resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Ariey</w:t>
+                <w:t xml:space="preserve">Lutte contre la peste à Madagascar : évaluation de l’efficacité des boîtes de Kartman en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Duplantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (1-2), pp.41-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738008v1</w:t>
+                <w:t xml:space="preserve">hal-03737997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutte contre la peste à Madagascar : évaluation de l’efficacité des boîtes de Kartman en milieu urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
+                <w:t xml:space="preserve">Metapopulation concepts applied to falciparum malaria and their impacts on the emergence and spread of chloroquine resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ariey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2 (3), pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1567-1348(02)00099-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737997v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new fleas (Siphonaptera: Ceratophyllidae: Leptopsyllinae) of Madagascar: Tsaractenus rodhaini n. sp. and Paractenopsyllus ( Consobrinopsyllus n. subgen.) goodmani n. sp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Malaria transmission in urban sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Macintyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Keating</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2003104351⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (2), pp.169-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2003.68.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737999v1</w:t>
+                <w:t xml:space="preserve">hal-03738019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anopheles mascarensis de Meillon 1947, vecteur de paludisme dans le Moyen-Ouest de Madagascar ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systématique et biologie des Anopheles vecteurs de Plasmodium en Afrique, données récentes en 2003.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Leong Pock Tsy</w:t>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Cohuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Awono-Ambene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Antonio-Nkondjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wondji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 69 (1 &amp; 2), pp.57-62</w:t>
+              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Actualités du Pharo, 10., Marseille (2003/09/04-06), 63 (3), pp.247-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580846v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria transmission in urban sub-Saharan Africa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two new fleas (Siphonaptera: Ceratophyllidae: Leptopsyllinae) of Madagascar: Tsaractenus rodhaini n. sp. and Paractenopsyllus ( Consobrinopsyllus n. subgen.) goodmani n. sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (4), pp.351-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2003104351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.2003.68.169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03738019v1</w:t>
+                <w:t xml:space="preserve">hal-03737999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systématique et biologie des Anopheles vecteurs de Plasmodium en Afrique, données récentes en 2003.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+                <w:t xml:space="preserve">Anopheles mascarensis de Meillon 1947, vecteur de paludisme dans le Moyen-Ouest de Madagascar ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Cohuet</w:t>
+                <w:t xml:space="preserve">Fara M Randimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Awono-Ambene</w:t>
+                <w:t xml:space="preserve">Voahirana Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Antonio-Nkondjio</w:t>
+                <w:t xml:space="preserve">Rémi Laganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wondji</w:t>
+                <w:t xml:space="preserve">Jean-Michel Leong Pock Tsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et santé tropicales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Actualités du Pharo, 10., Marseille (2003/09/04-06), 63 (3), pp.247-253</w:t>
+              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (1 &amp; 2), pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359392v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire des moustiques du complexe Anopheles gambiae à Mayotte et à Grande Comore</w:t>
               </w:r>
@@ -11388,51 +11388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Duplantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (8), pp.1775-1783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11710,394 +11710,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of a Plasmodium falciparum pfcrt K76T Mutation: A Useful Strategy for Controlling Chloroquine Resistance in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revue du genre Coquilletidia (Diptera : Culicidae) à Madagascar et description de la larve de Cq grandidieri (Blanchard, 1905)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ariey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Randrianarivelojosia</w:t>
+                <w:t xml:space="preserve">Edmond Rajaonarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (1 &amp; 2), pp.100-103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738230v1</w:t>
+                <w:t xml:space="preserve">hal-03580826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro sensitivity of Plasmodium falciparum to amodiaquine compared with other major antimalarials in Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Ranaivo</w:t>
+                <w:t xml:space="preserve">Mapping of a Plasmodium falciparum pfcrt K76T Mutation: A Useful Strategy for Controlling Chloroquine Resistance in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ariey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Randrianarivelojosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rakotondramarina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ouledi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parassitologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 185 (5), pp.710-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/339000⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738040v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue du genre Coquilletidia (Diptera : Culicidae) à Madagascar et description de la larve de Cq grandidieri (Blanchard, 1905)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+                <w:t xml:space="preserve">In vitro sensitivity of Plasmodium falciparum to amodiaquine compared with other major antimalarials in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Sahondra Harisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon P. Rabarijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie A. Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmond Rajaonarivelo</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Ranaivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 68 (1 &amp; 2), pp.100-103</w:t>
+              <w:t xml:space="preserve">Parassitologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 44 (3-4), pp.141-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580826v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du paludisme en zone de risque cyclonique : approche entomologique, diagnostique et thérapeutique dans la région Sud-Est de Madagascar</w:t>
               </w:r>
@@ -12793,407 +12793,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01836949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résurgence de la peste dans le district d’Ikongo à Madagascar en 1998.</w:t>
+                <w:t xml:space="preserve">Population genetic structure and competence as a vector for dengue type 2 virus of Aedes aegypti and Aedes albopictus from Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Duplantier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Rakatoarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Villeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Rodhain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société de Pathologie Exotique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 65 (5), pp.491 - 497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.2001.65.491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738245v1</w:t>
+                <w:t xml:space="preserve">pasteur-01714500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la spécificité parasitaire des tiques. Intérêt de la situation de Madagascar et des échantillonnages approfondis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Résurgence de la peste dans le district d’Ikongo à Madagascar en 1998.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Duplantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ratsitorahina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rahalison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chanteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 67 (1-2), pp.49-52</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société de Pathologie Exotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 94 (2), pp.119-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738235v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure and competence as a vector for dengue type 2 virus of Aedes aegypti and Aedes albopictus from Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la spécificité parasitaire des tiques. Intérêt de la situation de Madagascar et des échantillonnages approfondis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignace Rakatoarivony</w:t>
+                <w:t xml:space="preserve">F Randimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Villeret</w:t>
+                <w:t xml:space="preserve">J Duplantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ratovonjato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rodhain</w:t>
+                <w:t xml:space="preserve">S Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Ramilijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives de l'Institut Pasteur de Madagascar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 67 (1-2), pp.49-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01714500v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoophily of Anopheles arabiensis and An. gambiae in Madagascar demonstrated by odour-baited entry traps</w:t>
               </w:r>
@@ -13713,51 +13713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Ratovonjato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chanteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13955,51 +13955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Chanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rahalison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Duplantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Rasoamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14348,51 +14348,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chanteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.6582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramasindrazana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Randriamoria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv2ks6tbb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.259" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harimalala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burhan Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaburro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Hanoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nahavandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26561-2_65" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Bhatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12643-2_60" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Rahalison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ranjalahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ravelosaona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48416-1_87" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijoana-Ravoahangimalala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramandimbilahatra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Goodman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Ratovonjato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Wilm&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rabarison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laventure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Dahuron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Dia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v5i1.2025.536" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12101994" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479734v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Wozniak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01747-4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04109381v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061268" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhabi&#225;n S Carri&#243;n-Nessi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Forero-Pe&#241;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00289-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52707/1081-1710-49.1.15" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03977506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Koh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82762" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8030168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passelande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.116162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puchot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lecoq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gendrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fitd.2022.949300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701160v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mee" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Weeks" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Hoffmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aen.12560" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John White" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Rubbo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunin Shi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Johannes Venter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12834/VetIt.2114.12867.1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo R Ramihangihajason" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Rakotobe Harimanana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjab023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02653696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Buchman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gamez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Antoshechkin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Han Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008103" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaa205" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810771116" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kiran Vedururu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Neave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Tachedjian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J. Klein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Gorry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060513" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Sundaramoorthy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Green" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Harper" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens8030132" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Haqshenas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Terradas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad N. Paradkar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Mcgraw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.12.068" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241517v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Dearnley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0989-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241526v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Harper" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0069-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973654v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aur&#233;lie Harimalala" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Miarinjara" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rindra Ramihangihajason" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4399.2.3" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241497v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Paradkar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Klein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31608-x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241509v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28357-2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-017-0770-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Lynch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Melville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2308.161565" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikiran Vedururu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Trinidad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-017-0772-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736698v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1870-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Onyango" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitken Nc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack C" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuah A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguya J" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3124-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01334960v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiou Labbo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fandeur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Czeher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Williams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1352-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W Beebe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gopurenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Bellis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicholas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0250-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736733v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Walker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary A. Hoffmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01239-15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736722v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rodriguez-Andres" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Walker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005143" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma L Geoghegan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward C Holmes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003325" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736749v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Voysey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002823" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guillebaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Mahamadou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zamanka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Katzelma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Arzika" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736851v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Yamana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bomblies" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Laminou Ibrahim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfatih Eltahir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-226" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736852v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205231109" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736853v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Czeher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djibrila" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2012.01011.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR8M9HLS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996099v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M.-F. Kebe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Jones" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danuor" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.296" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2009.00824.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7K7S4C4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vieville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bogreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/me09173" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736863v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Steenkeste" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hadiza Hassane" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konat&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-32" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00688731v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Rabarijaona" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raharimalala" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Randriamanantena" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-190" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00679981v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-223" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736865v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-28" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736866v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-189" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736867v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Gianotti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Dafalla" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Issa-Arzika" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-138" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736873v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hassane" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salissou Adamou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ousmane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Duchemin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736870v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Domarle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-80" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00490455v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilahatou B. Tohon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima B. Mainassara" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Garba" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali E. Mahamane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bosqu&#233;-Oliva" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000241" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736885v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736890v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjasoa Rakotomanana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Paul Rabarijaona" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ratovonjato" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736878v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertherat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bekhoucha" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saada Chougrani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Razik" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1310.070284" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736886v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adehossi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacroix" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.02.003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZ9KCD7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737906v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djibrilla" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie H&#233;r&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006133257" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590988v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Durand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-5-34" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737953v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diawo Diallo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamar Ba" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/42.2.104" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902976v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005007" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737973v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fouta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(04)15606-7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737989v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Leong Pock Tsi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2003.09.014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KL70GD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2004113253" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737963v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/200411159" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359413v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pock Tsy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-2-33" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738008v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1567-1348(02)00099-0" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFP5HJNT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737997v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duplantier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soares" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737999v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2003104351" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580846v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara M Randimby" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Rajaonarivelo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laganier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leong Pock Tsy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738019v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Macintyre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Keating" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trape" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2003.68.169" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359392v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wondji" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738007v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;ong Pock Tsi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohal Elissa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouledi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2003103273" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738274v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Laakkonen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023611727357" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KPMXG3J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738083v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Randimby" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorham" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Lehane" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362645v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-1-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738230v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotondramarina" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouledi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/339000" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738040v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sahondra Harisoa" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on P. Rabarijaona" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie A. Raharimalala" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranaivo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580826v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rajaonarivelo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738225v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raharimalala" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabarijaona" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Razanavololo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rason" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738065v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soula" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MJ Raherilalao" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Goodman" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sadones" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738237v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ratovonjato" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738240v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rakotomanana" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pietra" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738251v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Migliani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratsitorahina" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahalison" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rakotoarivony" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01836949v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hommel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Scanf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peneau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/322012" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738245v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Duplantier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738235v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Randimby" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duplantier" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goodman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ramilijaona" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01714500v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakatoarivony" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Villeret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodhain" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2001.65.491" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738252v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Leong Pock Tsy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabarison" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coluzzi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2001.00276.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V850M2XS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738275v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rakotondravony" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Soarimalala" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mamm.2000.64.1.113" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-G93CJ8NQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738253v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chanteau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738301v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Goodman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotondravony" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raherilalao Mj" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotomalala" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Raselimanana" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738254v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738255v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ariey" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Chalvet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hulin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.1999.61.978" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738256v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rahalison" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rasoamanana" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ratsitorahina" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738257v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bony" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Briard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Canu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Drouard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Chanteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Carniel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Duplantier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irdeditions.6582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ramasindrazana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Randriamoria" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Duplantier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jstor.org/stable/j.ctv2ks6tbb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.259" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harimalala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2ks6tbb.139" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738263v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burhan Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gaburro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Hanoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nahavandi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26561-2_65" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim Bhatti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12643-2_60" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738269v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanteau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738013v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Rahalison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ranjalahy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ravelosaona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-306-48416-1_87" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Ramilijoana-Ravoahangimalala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738281v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramandimbilahatra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Goodman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738279v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738297v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelin Ratovonjato" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucienne Wilm&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rabarison" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marrama" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laventure" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Dahuron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Musset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tr&#233;hard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssata Dia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48327/mtsi.v5i1.2025.536" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967804v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Talaga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavergne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0310571" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967820v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Clervil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12101994" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourakhata Tirera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15090718" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479734v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Wozniak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-024-01747-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Michaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhabi&#225;n S Carri&#243;n-Nessi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Forero-Pe&#241;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40475-023-00289-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04109381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Turnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanouk Epelboin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisiane Carvalho" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Thoisy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15061268" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967839v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52707/1081-1710-49.1.15" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03977506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Koh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82762" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04115281v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Melo Costa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briolant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed8030168" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919704v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bossu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passelande" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.116162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960688v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puchot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Lecoq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchemin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gendrin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fitd.2022.949300" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John White" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Rubbo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunin Shi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Johannes Venter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12834/VetIt.2114.12867.1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03235151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo R Ramihangihajason" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravo Rakotobe Harimanana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjab023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Weeks" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Hoffmann" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aen.12560" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03691075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pichard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Perez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.204760" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02653696v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Buchman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gamez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Antoshechkin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsing-Han Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008103" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200324v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaa205" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235189v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1810771116" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kiran Vedururu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Neave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Tachedjian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa J. Klein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Gorry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11060513" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Sundaramoorthy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Green" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Harper" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens8030132" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235203v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Haqshenas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Terradas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad N. Paradkar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Mcgraw" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.12.068" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241517v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Dearnley" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0989-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241526v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Harper" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jeanne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41426-018-0069-2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241509v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasad Paradkar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-28357-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Klein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31608-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973654v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aur&#233;lie Harimalala" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Miarinjara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rindra Ramihangihajason" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4399.2.3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736690v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-017-0770-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Lynch" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Melville" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2308.161565" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravikiran Vedururu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Trinidad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-017-0772-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736698v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1870-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G Onyango" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitken Nc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack C" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuah A" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguya J" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-3124-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01334960v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiou Labbo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fandeur" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Czeher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Earle Williams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1352-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341421v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel W Beebe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gopurenko" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Bellis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Nicholas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0250-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736733v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Walker" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary A. Hoffmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01239-15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736722v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rodriguez-Andres" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Walker" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005143" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemma L Geoghegan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward C Holmes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0003325" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736749v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhonda Voysey" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002823" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879808v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Guillebaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubacar Mahamadou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Zamanka" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Katzelma" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Arzika" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-379" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736851v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Yamana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Bomblies" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maman Laminou Ibrahim" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfatih Eltahir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-6-226" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736852v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1205231109" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736853v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Czeher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djibrila" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2012.01011.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KR8M9HLS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996099v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caminade" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Andr&#233; Ndione" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M.-F. Kebe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Jones" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Danuor" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.296" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2009.00824.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F7K7S4C4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736857v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Vieville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bogreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/me09173" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00688731v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Rabarijaona" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Raharimalala" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Ratsimbasoa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Randriamanantena" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-190" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736863v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Steenkeste" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nimol Khim" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hadiza Hassane" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassana Konat&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-32" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00679981v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-223" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736865v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hh" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ariey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-28" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736866v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-189" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736867v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca L Gianotti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Dafalla" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Issa-Arzika" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-138" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736873v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hassane" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salissou Adamou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ousmane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428192v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Esnault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulesteix" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Duchemin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandre" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736870v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Domarle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-80" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00490455v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilahatou B. Tohon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima B. Mainassara" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Garba" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali E. Mahamane" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bosqu&#233;-Oliva" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000241" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736885v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736878v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertherat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Bekhoucha" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saada Chougrani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Razik" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1310.070284" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736890v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjasoa Rakotomanana" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Paul Rabarijaona" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ratovonjato" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736886v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Adehossi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacroix" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2007.02.003" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVZ9KCD7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737906v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Djibrilla" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie H&#233;r&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2006133257" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737920v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parola" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00590988v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Durand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-5-34" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902976v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737953v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Dia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diawo Diallo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamar Ba" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmedent/42.2.104" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737973v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fouta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(04)15606-7" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737989v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Leong Pock Tsi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2003.09.014" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D8KL70GD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737961v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2004113253" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737963v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/200411159" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359413v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pock Tsy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-2-33" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737997v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Duplantier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soares" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738008v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1567-1348(02)00099-0" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFP5HJNT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738019v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Macintyre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Keating" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trape" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2003.68.169" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359392v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cohuet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Awono-Ambene" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonio-Nkondjio" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wondji" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737999v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2003104351" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580846v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara M Randimby" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahirana Rajaonarivelo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laganier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leong Pock Tsy" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738007v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;ong Pock Tsi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohal Elissa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouledi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2003103273" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738274v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Laakkonen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goodman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1023611727357" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4KPMXG3J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738083v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Randimby" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gorham" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj Lehane" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362645v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-1-4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580826v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Rajaonarivelo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738230v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ariey" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotondramarina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouledi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/339000" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738040v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Sahondra Harisoa" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on P. Rabarijaona" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie A. Raharimalala" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ranaivo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738225v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raharimalala" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabarijaona" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Razanavololo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rason" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738065v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Soula" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=MJ Raherilalao" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve M Goodman" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sadones" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738237v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ratovonjato" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738240v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rakotomanana" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pietra" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738251v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Migliani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ratsitorahina" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahalison" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rakotoarivony" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01836949v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hommel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Scanf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Peneau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/322012" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01714500v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakatoarivony" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Villeret" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rodhain" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2001.65.491" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738245v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Duplantier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738235v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Randimby" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duplantier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goodman" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ramilijaona" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738252v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Leong Pock Tsy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabarison" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coluzzi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2915.2001.00276.x" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V850M2XS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03738275v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rakotondravony" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Soarimalala" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mamm.2000.64.1.113" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-G93CJ8NQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738253v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chanteau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738301v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Goodman" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotondravony" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raherilalao Mj" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rakotomalala" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Raselimanana" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738254v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738255v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Ariey" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Chalvet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hulin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.1999.61.978" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738256v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rahalison" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rasoamanana" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ratsitorahina" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738257v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bony" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Briard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Canu" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Drouard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>