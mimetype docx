--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -394,196 +394,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ochodaeidae of Israel: A taxonomic review with key to species and updated distribution (Coleoptera: Scarabaeoidea).</w:t>
+                <w:t xml:space="preserve">A new species of Nothochodaeus Nikolajev, 2005 from Luzon Island, Philippines (Coleoptera: Scarabaeoidea: Ochodaeidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decier Oliver R. Mapile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faunitaxys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13 (29), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57800/faunitaxys-13(29)⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 13 (18), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57800/faunitaxys-13(18)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134825v1</w:t>
+                <w:t xml:space="preserve">hal-05021953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Nothochodaeus Nikolajev, 2005 from Luzon Island, Philippines (Coleoptera: Scarabaeoidea: Ochodaeidae)</w:t>
+                <w:t xml:space="preserve">The Ochodaeidae of Israel: A taxonomic review with key to species and updated distribution (Coleoptera: Scarabaeoidea).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Decier Oliver R. Mapile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faunitaxys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13 (18), pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2025, 13 (29), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57800/faunitaxys-13(18)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57800/faunitaxys-13(29)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05021953v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling through time: Scarab remains reveal 4,000 years of coastal pastoralism and biodiversity dynamics in western France</w:t>
               </w:r>
@@ -758,243 +758,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochodaeus berytensis Petrovitz (Coleoptera: Ochodaeidae), a new pest of the truffle Tuber aestivum in Upper Galilee, Israel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ataenius heinekeni (Wollaston, 1854) découvert en France. Première citation pour la région paléarctique continentale (Coleoptera : Scarabaeoidea : Aphodiidae : Eupariinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐bernard Huchet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faunitaxys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (31), pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885676v1</w:t>
+                <w:t xml:space="preserve">hal-03690175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ataenius heinekeni (Wollaston, 1854) découvert en France. Première citation pour la région paléarctique continentale (Coleoptera : Scarabaeoidea : Aphodiidae : Eupariinae)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ochodaeus berytensis Petrovitz (Coleoptera: Ochodaeidae), a new pest of the truffle Tuber aestivum in Upper Galilee, Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotem Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Danay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirit Ezov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idan Perman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faunitaxys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146 (7), pp.911-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.13027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690175v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives de l'archéoentomologie en France</w:t>
               </w:r>
@@ -1233,810 +1233,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing fuel, building materials and food for gold exploitation in the Eastern Desert, Egypt: Multidisciplinary dataset of the Ptolemaic site of Samut North (late 4th c. BCE)</w:t>
+                <w:t xml:space="preserve">Two new species of Nothochodaeus Nikolajev, 2005 from Palawan Island, Philippines (Coleoptera: Scarabaeoidea: Ochodaeidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Insecta Mundi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 0893, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03215881v1</w:t>
+                <w:t xml:space="preserve">hal-03885691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new species of Nothochodaeus Nikolajev, 2005 from Palawan Island, Philippines (Coleoptera: Scarabaeoidea: Ochodaeidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+                <w:t xml:space="preserve">Providing fuel, building materials and food for gold exploitation in the Eastern Desert, Egypt: Multidisciplinary dataset of the Ptolemaic site of Samut North (late 4th c. BCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insecta Mundi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.102729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885691v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03215881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeoentomological indicators of long-term food plant storage at the Prehispanic granary of La Fortaleza (Gran Canaria, Spain)</w:t>
+                <w:t xml:space="preserve">Termites and necrophagous insects associated with early Pleistocene (Gelasian) Australopithecus sediba at Malapa, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Henríquez-Valido</w:t>
+                <w:t xml:space="preserve">Lucinda Backwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Morales</w:t>
+                <w:t xml:space="preserve">Tea Jashashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Vidal-Matutano</w:t>
+                <w:t xml:space="preserve">Paul H.G.M. Dirks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moreno-Benítez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lee Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105179⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 560, pp.109989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885681v1</w:t>
+                <w:t xml:space="preserve">hal-03885680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new genus of spider beetle (Coleoptera, Ptinidae) from western Peru</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeoentomological indicators of long-term food plant storage at the Prehispanic granary of La Fortaleza (Gran Canaria, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henríquez-Valido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Keith Philips</w:t>
+                <w:t xml:space="preserve">Jacob Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Whorrall</w:t>
+                <w:t xml:space="preserve">Paloma Vidal-Matutano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Gearner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Moreno-Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Marchante-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.934.38670⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.105179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885683v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Areas or Conflict Episode? Interpreting the Spatial Patterning of Lice and Fleas at the Precontact Yup’ik Site of Nunalleq (Sixteenth to Seventeenth Centuries AD, Alaska)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Forbes</w:t>
+                <w:t xml:space="preserve">A new genus of spider beetle (Coleoptera, Ptinidae) from western Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Keith Philips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Whorrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gearner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes inuit. Inuit studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 934, pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1071945ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.934.38670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025854v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau Phoberus MacLeay, 1819, aptère du KwaZulu-Natal (Coleoptera : Scarabaeoidea : Trogidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activity Areas or Conflict Episode? Interpreting the Spatial Patterning of Lice and Fleas at the Precontact Yup’ik Site of Nunalleq (Sixteenth to Seventeenth Centuries AD, Alaska)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Mcmanus-Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Masson-Maclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faunitaxys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes inuit. Inuit studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1071945ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454832v1</w:t>
+                <w:t xml:space="preserve">hal-03025854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termites and necrophagous insects associated with early Pleistocene (Gelasian) Australopithecus sediba at Malapa, South Africa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un nouveau Phoberus MacLeay, 1819, aptère du KwaZulu-Natal (Coleoptera : Scarabaeoidea : Trogidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lee Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faunitaxys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (23), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109989⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03885680v1</w:t>
+                <w:t xml:space="preserve">hal-03454832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new genera of Ochodaeinae for Africa (Coleoptera: Scarabaeoidea: Ochodaeidae)</w:t>
               </w:r>
@@ -2100,51 +2100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new species of Nothochodaeus Nikolajev, 2005 from the Himalayan region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insecta Mundi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2297,191 +2297,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybosorus illigeri Reiche, 1853, première mention pour les Petites Antilles (Coleoptera, Scarabaeoidea, Hybosoridae)</w:t>
+                <w:t xml:space="preserve">Chiron elegans, nouvelle espèce d’Afrique subsaharienne (Coleoptera : Scarabaeoidea : Chironidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faunitaxys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (8), pp.1-7</w:t>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611126v1</w:t>
+                <w:t xml:space="preserve">hal-03611119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiron elegans, nouvelle espèce d’Afrique subsaharienne (Coleoptera : Scarabaeoidea : Chironidae)</w:t>
+                <w:t xml:space="preserve">Hybosorus illigeri Reiche, 1853, première mention pour les Petites Antilles (Coleoptera, Scarabaeoidea, Hybosoridae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faunitaxys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (9), pp.1-3</w:t>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611119v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human settlement and landscape dynamics on the coastline south of the Gironde estuary (SW France): a multi-proxy approach</w:t>
               </w:r>
@@ -2739,51 +2739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on the taxonomy and distribution of Philippine Ochodaeidae and description of a new species from Central Visayas (Coleoptera: Scarabaeoidea).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insecta Mundi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 0722, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3074,252 +3074,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Polynoncus Burmeister, 1876 from Brazil (Coleoptera: Trogidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case 3768 – Hybosorus illigeri Reiche, 1853 (Insecta, Coleoptera): proposed conservation by giving it precedence over Hybosorus pinguis Westwood, 1845, Hybosorus roei Westwood, 1845 and Hybosoruscarolinus LeConte, 1847</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ballerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank-Thorsten Krell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Bezděk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Frolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4524.5.3⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Zoological Nomenclature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21805/bzn.v75.a032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885685v1</w:t>
+                <w:t xml:space="preserve">hal-03887046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case 3768 – Hybosorus illigeri Reiche, 1853 (Insecta, Coleoptera): proposed conservation by giving it precedence over Hybosorus pinguis Westwood, 1845, Hybosorus roei Westwood, 1845 and Hybosoruscarolinus LeConte, 1847</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aleš Bezděk</w:t>
+                <w:t xml:space="preserve">A new species of Polynoncus Burmeister, 1876 from Brazil (Coleoptera: Trogidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Frolov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vinicius Da Costa-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Zoological Nomenclature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75, </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4524 (5), pp.553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21805/bzn.v75.a032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4524.5.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887046v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insectes et archéologie</w:t>
               </w:r>
@@ -3513,51 +3513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Classifications to Identify Pathological and Taphonomic Modifications on Ancient Bones: Do “Taphognomonic” Criteria Exist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3734,51 +3734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassar Joyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massih J. Abdul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chahoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4502,277 +4502,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02501011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of dermestid pupal chambers on Southern Levant human bones : inference for reconstruction of Middle Bronze Age mortuary practices</w:t>
+                <w:t xml:space="preserve">Archaeoentomological study of a pre-Columbian funerary bundle (mortuary cave of Candelaria, Coahuila, Mexico)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivka Rabinovich</w:t>
+                <w:t xml:space="preserve">Yves Gomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soren Blau</w:t>
+                <w:t xml:space="preserve">Thomas Keith Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Alatorre-Bracamontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (10), pp.3793-3803</w:t>
+              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (3), pp.277-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842764v1</w:t>
+                <w:t xml:space="preserve">hal-01842892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeoentomological study of a pre-Columbian funerary bundle (mortuary cave of Candelaria, Coahuila, Mexico)</w:t>
+                <w:t xml:space="preserve">Identification of dermestid pupal chambers on Southern Levant human bones : inference for reconstruction of Middle Bronze Age mortuary practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pereira</w:t>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gomy</w:t>
+                <w:t xml:space="preserve">Rivka Rabinovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Keith Phillips</w:t>
+                <w:t xml:space="preserve">Soren Blau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Alatorre-Bracamontes</w:t>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (3), pp.277-290</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (10), pp.3793-3803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842892v1</w:t>
+                <w:t xml:space="preserve">hal-01842764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dog mummy, the ticks and the louse fly: Archaeological report of a severe ectoparasitosis in Ancient Egypt</w:t>
               </w:r>
@@ -4866,51 +4866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria for identifying bone modification by termites in the fossil record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucinda Backwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander H. Parkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5605,51 +5605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Archéoentomologie funéraire: une approche originale dans l'interprétation des sépultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8 (3-4), pp.299-311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5788,51 +5788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Terre et Mer : activités agropastorales et salicoles décryptées par l'archéoentomologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5864,290 +5864,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeoentomology as a proxy for reconstructing environmental changes due to human activities in a landscape between land and sea</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie-Orne) (début XVIIIe siècle).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th European Association of Archaeologists (EAA) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t>
+              <w:t xml:space="preserve">15e Rencontres du GAAF, Rencontre autour de l’invisibles dans la tombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GAAF, May 2024, Châlons-en-Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810639v1</w:t>
+                <w:t xml:space="preserve">hal-04756625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie-Orne) (début XVIIIe siècle).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaeoentomology as a proxy for reconstructing environmental changes due to human activities in a landscape between land and sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Richelmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Rencontres du GAAF, Rencontre autour de l’invisibles dans la tombe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GAAF, May 2024, Châlons-en-Champagne, France</w:t>
+              <w:t xml:space="preserve">30th European Association of Archaeologists (EAA) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756625v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des coléoptères plurimillénaires dépositaires de l'Histoire de peuples sédentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly conference of the "Société Linnéenne de Bordeaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6185,51 +6185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the archaeoentomological approach to document interactions between man and his environment from the Neolithic to Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6267,64 +6267,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles élitaires à l’époque moderne, Les comtes de Flers (Orne, Normandie), début du XVIIIe siècle, Bilan du P.C.R 2019-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6386,489 +6386,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The representation and symbolism of arthropods in the conceptions of death and burial practices across time and space</w:t>
+                <w:t xml:space="preserve">Champs, vergers et voies commerciales dans l'Afghanistan médiéval. Étude archéobotanique de Shahr-e Gholgholah, Bamiyan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Merlaud</w:t>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Césard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Ella Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lorain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Alcalá de Henares, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Splendeurs des grands sites d’Afghanistan : cent ans de coopération archéologique. Centenaire de la Délégation archéologique française en Afghanistan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DAFA et équipe Asie Centrale (UMR 7041), May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887573v1</w:t>
+                <w:t xml:space="preserve">hal-04010639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutes les larves de son corps...&amp;quot; Archéoentomologie du tombeau présumé d'un philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dernier voyage de Michel de Montaigne. Enquête interdisciplinaire autour de son tombeau présumé au musée d'Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortuary practices of the pre-Hispanic population of the Canary Islands via the funerary archaeoentomology evidence: The case of Cruz de la Esquina burial cave (Gran Canaria, c. 8 - 9th centuries AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henríquez-Valido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia del Carmen Rodríguez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Alcalá de Henares, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs, vergers et voies commerciales dans l'Afghanistan médiéval. Étude archéobotanique de Shahr-e Gholgholah, Bamiyan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The representation and symbolism of arthropods in the conceptions of death and burial practices across time and space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t>
+                <w:t xml:space="preserve">Lucie Merlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lorain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Nicolas Césard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kirgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Splendeurs des grands sites d’Afghanistan : cent ans de coopération archéologique. Centenaire de la Délégation archéologique française en Afghanistan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DAFA et équipe Asie Centrale (UMR 7041), May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">4th meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Alcalá de Henares, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010639v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'est de l'Altaï, des tombes de l'Âge du Fer et leurs colonisateurs à six pattes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e colloque du Groupement des Anthropologistes de Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6906,51 +6906,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2500 years ago, necrophagous insects in the Mongolian steppes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference in Funerary Archaeoentomology (ICFAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6975,51 +6975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lead sarcophagus of the French philosopher Michel de Montaigne (1533 –1592). Archaeoentomological study: first Essays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7083,51 +7083,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beetles, flies and lice associated with South American human mummies: the archaeoentomological evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kirgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists (EAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7146,273 +7146,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swaddled in textile burials… 3D tomography reveals ancient insects trapped in pre-Columbian funerary bundles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Il y a 2500 ans, des insectes nécrophages au coeur de l'Altaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Richelmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Alcalá de Henares, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journée du DiPEE Nouvelle-Aquitaine-Centre-Val-de-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887567v1</w:t>
+                <w:t xml:space="preserve">hal-04810869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il y a 2500 ans, des insectes nécrophages au coeur de l'Altaï</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Swaddled in textile burials… 3D tomography reveals ancient insects trapped in pre-Columbian funerary bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kirgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du DiPEE Nouvelle-Aquitaine-Centre-Val-de-Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">4th meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Alcalá de Henares, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810869v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiny bugs and mummies: a clever mix! Archaeoentomology, archaeoparasitology and 3D reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kirgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7467,51 +7467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cadavres exquis: petites fables archéoentomologiques sur la mort et les traitements funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur invitation organisée en partenariat avec la Société des Amis du Musée et de la Recherche Archéologique (SAMRA). Musée National de Préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, les Eyzies de Tayac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7530,256 +7530,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mouche, le scarabée et le squelette … Contribution de l’archéo-entomologie à l’étude des pratiques funéraires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+                <w:t xml:space="preserve">Contribution de l’archéoentomologie, l’archéoparasitologie et de la reconstruction 3D à l’étude des momies préhispaniques : de l’approche naturaliste à l’endoscopie virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kirgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d’archéologie funéraire Recherche - M2 – Doctorat. Université Paris 1-Sorbonne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1845èmes Journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Méditerranéenne des Sciences de l’Homme (MMSH), Jan 2020, Aix-en-Provence, France. pp.S9-S33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887665v1</w:t>
+                <w:t xml:space="preserve">mnhn-03266598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de l’archéoentomologie, l’archéoparasitologie et de la reconstruction 3D à l’étude des momies préhispaniques : de l’approche naturaliste à l’endoscopie virtuelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Thomas</w:t>
+                <w:t xml:space="preserve">La mouche, le scarabée et le squelette … Contribution de l’archéo-entomologie à l’étude des pratiques funéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1845èmes Journées de la Société d’Anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire d’archéologie funéraire Recherche - M2 – Doctorat. Université Paris 1-Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/bmsap-2019-0067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03266598v1</w:t>
+                <w:t xml:space="preserve">hal-03887665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mouche, le scarabée et l'archéologue... Ce que les petites bêtes nous apprennent sur notre passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la bioarchéologie : archéoentomologie. Ateliers publics transversaux, Galerie de Paléontologie du MNHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7843,51 +7843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Rozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Matu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7938,90 +7938,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Archaeoentomology, Archaeoparasitology and 3D reconstruction to the study of Prehispanic human mummies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kirgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Lemaître</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8046,51 +8046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les insectes ou l'archéologie vue par des mouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT d’Angoulême, conférence organisée par l'Université du Temps Libre et l’Amicale laïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8115,51 +8115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mouche, le scarabée et l'archéologue... Ce que les petites bêtes nous apprennent sur notre passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du Laboratoire Archéologie et Territoires – UMR 7324 CITERES et de l’Institut de Recherche sur la Biologie de l’Insecte – UMR 7261</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8184,51 +8184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les insectes de Pompéi. Les insectes parasites des denrées stockées de Pompéi (légumineuses, céréales et olives)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENS de Lyon, conférence dans le cadre du projet ANR #AgroCCol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8253,64 +8253,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Archaeoentomology of a conflict scene: blow-flies and ectoparasites from pre-contact (16-17th c. a.d.) Yup’ik Nunalleq, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Knecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8348,64 +8348,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Archaeoentomology of a conflict scene: blow-flies and ectoparasites from pre-contact (16-17th c. a.d.) Yup’ik Nunalleq, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Knecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8443,77 +8443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude taphonomique, paléoichnologique et paléoforensique d’Australopithecus sediba à partir des insectes fossiles et de leurs traces d’activité (Malapa, province de Gauteng, Afrique du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucinda Backwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tea Jashashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dirks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8564,51 +8564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférences publiques sur l'Archéoentomologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Matu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8646,90 +8646,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing fuel, beams and food for gold exploration in the desert: new archaeobotanical, archaeoentomological, archaeological and textual data from the Ptolemaic site of Samut (Eastern Desert, Egypt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9h International Workshop of African Archaeobotany (IWAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Las Palmas, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8754,51 +8754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect remains and their traces: relevant fossil witnesses in the reconstruction of the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Young Natural History scientists’ Meeting (YNHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8823,51 +8823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mouche, le scarabée et l'archéologue... Ce que les petites bêtes nous apprennent sur notre passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur invitation donnée dans le Bicentenaire de la Société Linnéenne de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9011,635 +9011,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeoentomology and the investigation of a scene of indigenous conflict: preliminary results from Nunalleq, Alaska</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Treviso, Italy</w:t>
+              <w:t xml:space="preserve">Colloque Louise de Quengo : les funérailles multiples des élites bretonnes au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887630v1</w:t>
+                <w:t xml:space="preserve">halshs-01740405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paléoentomologie et Paléoichnologie. Premiers résultats d'une mission en Afrique du sud (avril 2016) (sites de Malapa et de Bushman Rock Shelter)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucinda R Backwell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Louise de Quengo : les funérailles multiples des élites bretonnes au XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Réunion scientifique de l'UMR 5199, (2 mars).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01740405v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoentomologie et Paléoichnologie. Premiers résultats d'une mission en Afrique du sud (avril 2016) (sites de Malapa et de Bushman Rock Shelter)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Archaeoentomology and the investigation of a scene of indigenous conflict: preliminary results from Nunalleq, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucinda R Backwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique de l'UMR 5199, (2 mars).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2nd meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Treviso, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887677v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptionally well preserved insect remains from the Seleucid Empire (312-63 BC), Iran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Le Scarabée, le pou et l'archéologue... ce que les petites bêtes nous apprennent sur notre passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference on the archaeology of south-eastern Iran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Jiroft, Dec 2017, Jiroft, Iran</w:t>
+              <w:t xml:space="preserve">2017HUCHET J.-B. « Le Scarabée, le pou et l'archéologue.. ce que les petites bêtes nous apprennent sur notre passé ». 4èmes Journées scientifiques du DIPEE (Dispositifs de Partenariat en Ecologie et Environnement), Université de Bordeaux, PACEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009998v1</w:t>
+                <w:t xml:space="preserve">hal-03887674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Scarabée, le pou et l'archéologue... ce que les petites bêtes nous apprennent sur notre passé</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le mausolée de Jaunay-Clan (Vienne) : protocole d’étude de sépultures en milieu clos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Maziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Delhoume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017HUCHET J.-B. « Le Scarabée, le pou et l'archéologue.. ce que les petites bêtes nous apprennent sur notre passé ». 4èmes Journées scientifiques du DIPEE (Dispositifs de Partenariat en Ecologie et Environnement), Université de Bordeaux, PACEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">VIe Rencontre du GAAF, Colloque Rencontre autour de nouvelles approches de l’archéologie funéraire (04-05 avril 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Solenn de Larminat, Rémi Corbineau, Alexis Corrochano, Yves Gleize, Jean Soulat (dir.), Apr 2014, INHA - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887674v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mausolée de Jaunay-Clan (Vienne) : protocole d’étude de sépultures en milieu clos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxence Segard</w:t>
+                <w:t xml:space="preserve">Exceptionally well preserved insect remains from the Seleucid Empire (312-63 BC), Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Maziere</w:t>
+                <w:t xml:space="preserve">Shahram Zarei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Delhoume</w:t>
+                <w:t xml:space="preserve">Antoine Zazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bonnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+                <w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Rencontre du GAAF, Colloque Rencontre autour de nouvelles approches de l’archéologie funéraire (04-05 avril 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Solenn de Larminat, Rémi Corbineau, Alexis Corrochano, Yves Gleize, Jean Soulat (dir.), Apr 2014, INHA - Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International conference on the archaeology of south-eastern Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Jiroft, Dec 2017, Jiroft, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240888v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats d’analyses multidisciplinaires sur le corps embaumé de Thomas Craven, mort en 1636</w:t>
               </w:r>
@@ -9750,51 +9750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insectes, cadavres et scènes de crime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Charabidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9858,64 +9858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insects as Silent Witnesses to Past Warfare: Forensic Entomology and the Investigation of a Conflict Scene at Nunalleq (15th-18th centuries AD), Southwestern Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Mcmanus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10229,51 +10229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeoentomological survey of WW1 soldier burials from the western front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10531,51 +10531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Rencontres d’archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Les-Eyzies-de-Tayac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10632,103 +10632,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plants and insects on the Silk Road. Carpological and archaeo-entomological study of Shahr-e Gholghola, Afghanistan, 13th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lorain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th conference of the IWGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10753,90 +10753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes et insectes sur la Route de la Soie. Étude carpologique et archéo-entomologique du site médiéval de Shahr-e Gholghola (Afghanistan) au XIIIème siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ella Kempf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Rencontres d’archéobotanique en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10930,51 +10930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lésions ostéolytiques sur crânes humains perpétrées par les termites souterrains (Insecta : Isoptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIIème Colloque du GALF (Groupement des Anthropologues de Langue française) : De l'Evolution à l'Anthropologie médico-légale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11331,103 +11331,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifier l’invisible : préparation des corps, embaumement et inhumation en cercueil en plomb à l’époque moderne. Le cas des comtes de Flers (Normandie, Orne) entre le XVIIe et le XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Dupont</w:t>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+                <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Desbrosse-Degobertière; Cécile Paresys; Isabelle Richard; Isabelle Le Goff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 15e rencontre du GAAF Rencontre autour de l'invisible dans la tombe</w:t>
@@ -11460,51 +11460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage au centre de la tombe. Archéoentomologie du tombeau présumé de Michel de Montaigne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11542,51 +11542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taphonomie : l’impact des insectes dans les processus de dégradation osseuse (Chap. 2 : Situation et processus de formation du site de Qedemt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Y. Gleize (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qedemt et les espaces funéraires de Lalibela (xie-xxie s.). Vies et usages sépulcraux d’un site.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi. Collection Sites et Cités d'Afrique, pp.90-96, 2023, 978-2-8107-1246-5</w:t>
@@ -11609,243 +11609,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des insectes pour aider à comprendre les pratiques rituelles Türk.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The walking dead – life after death: archaeoentomological evidence in a Roman catacomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Tiabi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+                <w:t xml:space="preserve">Dominique Castex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol. Les sites archéologiques de Burgast et Ikh Khatuu (1000 a.C. - 1100 p.C).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.481-498, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781351030625-30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886916v1</w:t>
+                <w:t xml:space="preserve">hal-03885703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The walking dead – life after death: archaeoentomological evidence in a Roman catacomb</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Castex</w:t>
+                <w:t xml:space="preserve">Des insectes pour aider à comprendre les pratiques rituelles Türk.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Tiabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of Archaeothanatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Occupations et espaces sacrés dans l'Altaï mongol. Les sites archéologiques de Burgast et Ikh Khatuu (1000 a.C. - 1100 p.C).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Momique Mergoil, 469-473 (Chap. 26), 2022, 978-2-35518-122-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885703v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des squelettes et des insectes : archéoentomologie et pratiques funéraires dans l’Altaï.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Tiabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS &amp; MNHN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupations et espaces sacrés dans l’ALTAÏ MONGOL. Les sites archéologiques de Burgast et Ikh Khatuu (1100 a.C. - 1100 p.C.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Mergoil, Chapitre 16 (p. 350-264), 2022, ISBN : 978-2-35518-122-1</w:t>
@@ -11874,77 +11874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redécouvrir les momies humaines : données inédites sur la momie « chachapoya » exposée au Musée de l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12012,64 +12012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invertebrate modification of bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucinda R Backwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Du Guesclin Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12133,77 +12133,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles de la noblesse normande au début du XVIIIe siècle. Préparation des corps, embaumement et inhumation en cercueils en plomb à Flers (Orne), église paroissiale Saint-Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12275,51 +12275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coléoptères Chironidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faune des Coléoptères de Corse : Lucanidae Latreille - Trogidae MacLeay - Geotrupidae Latreille - Hybosoridae, Erichson - Aphodiidae Leach,- Scarabaeidae Latreille.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. 2, Magellanes, pp.30-31, 2020, 9782353871483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12469,51 +12469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoentomologie, ichnologie et taphonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: J.-Ph. Brugal (dir.), TaphonomieS. Collection Sciences archéologiques. Edition des archives contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.437-449, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13219,51 +13219,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche taxinomique et taphonomique d’une coprocénose à Cussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane C. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13532,51 +13532,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5089756D"/>
+    <w:nsid w:val="1FB41F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13763,51 +13763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bernard-huchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3906-6934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504645v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5757.6.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2572862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57800/faunitaxys-13(29)" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decier Oliver R. Mapile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57800/faunitaxys-13(18)" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106442" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57800/faunitaxys-12(23)" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Huchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotem Azoulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Danay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Ezov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Perman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690175v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labatut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kirgis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03215881v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102729" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henr&#237;quez-Valido" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Morales" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Vidal-Matutano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moreno-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Marchante-Ortega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105179" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885683v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keith Philips" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Whorrall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gearner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.934.38670" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025854v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forbes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mcmanus-Fry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson-Maclean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071945ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454832v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885680v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Jashashvili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H.G.M. Dirks" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109989" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2020.1824589" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Funck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma G.R. Murray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Shapiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Mckinney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106578" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rom&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1880505" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrews" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rihane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1347647" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856212v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Da Costa-Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4524.5.3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Thorsten Krell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Bezd&#283;k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Frolov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21805/bzn.v75.a032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Huchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0176-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4290.1.2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassar Joyce" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih J. Abdul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chahoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaven T." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2593" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Otranto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giannelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Dantas-Torres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501011v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Angin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v48i3.a01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842764v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Blau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gomy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keith Phillips" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Alatorre-Bracamontes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842799v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lichtentberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dunand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H. Parkinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Roberts" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593665v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Deverly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauchat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.1110" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scheffrahn Rudolf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469446v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Greenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2004.10697400" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810760v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810639v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887573v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887576v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia del Carmen Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010639v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Kempf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810828v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887556v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887567v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nelson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Gourgues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887659v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887665v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03266598v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lema&#238;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Napias" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887667v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Knecht" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887618v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dirks" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Burger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887664v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887636v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887661v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887630v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887677v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R Backwell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009998v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Zarei" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beyzaei Doust" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887674v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadjouis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrieux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thillaud P." TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bailly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mcmanus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Masson-Maclean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ve. Dupont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelain de Sereville-Niel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Broine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835174v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010637v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010595v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887626v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887628v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887136v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polet Caroline" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Aurore" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebecque Fiona" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilleux Caroline" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beno&#238;t" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810599v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106485v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886916v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Tiabi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885703v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351030625-30" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885706v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552721v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ansart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laborde" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Du Guesclin Harrison" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003171492-18" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887169v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887286v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier A." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Doyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebecque F." TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilleux C." TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887210v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887216v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vanin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118953358.ch13" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838025v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838282v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841489v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841452v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841445v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615842v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rollin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887254v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508895v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bernard-huchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3906-6934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504645v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5757.6.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2572862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decier Oliver R. Mapile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57800/faunitaxys-13(18)" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57800/faunitaxys-13(29)" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106442" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57800/faunitaxys-12(23)" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690175v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labatut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Huchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotem Azoulay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Danay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Ezov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Perman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kirgis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03215881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102729" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Jashashvili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H.G.M. Dirks" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Berger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109989" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henr&#237;quez-Valido" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Vidal-Matutano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moreno-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Marchante-Ortega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105179" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keith Philips" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Whorrall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gearner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.934.38670" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mcmanus-Fry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson-Maclean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071945ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2020.1824589" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Funck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma G.R. Murray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Shapiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Mckinney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106578" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rom&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1880505" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrews" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rihane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1347647" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856212v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Thorsten Krell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Bezd&#283;k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Frolov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21805/bzn.v75.a032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Da Costa-Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4524.5.3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Huchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0176-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4290.1.2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassar Joyce" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih J. Abdul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chahoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaven T." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2593" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Otranto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giannelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Dantas-Torres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501011v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Angin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v48i3.a01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gomy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keith Phillips" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Alatorre-Bracamontes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Blau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842799v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lichtentberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dunand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H. Parkinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Roberts" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593665v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Deverly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauchat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.1110" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scheffrahn Rudolf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469446v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Greenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2004.10697400" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810760v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810639v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Kempf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia del Carmen Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810828v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887556v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nelson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Gourgues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887659v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03266598v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lema&#238;tre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887665v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Napias" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887667v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Knecht" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887618v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dirks" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Burger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887664v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887636v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887661v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887677v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R Backwell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887674v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009998v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Zarei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beyzaei Doust" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadjouis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrieux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thillaud P." TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bailly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mcmanus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Masson-Maclean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ve. Dupont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelain de Sereville-Niel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Broine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835174v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010637v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010595v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887626v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887628v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887136v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polet Caroline" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Aurore" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebecque Fiona" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilleux Caroline" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beno&#238;t" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810599v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106485v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885703v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351030625-30" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886916v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Tiabi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885706v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552721v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ansart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laborde" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Du Guesclin Harrison" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003171492-18" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887169v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887286v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier A." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Doyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebecque F." TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilleux C." TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887210v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887216v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vanin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118953358.ch13" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838025v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838282v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841489v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841452v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841445v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615842v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rollin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887254v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508895v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>