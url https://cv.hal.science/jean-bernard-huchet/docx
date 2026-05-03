--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -394,196 +394,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Nothochodaeus Nikolajev, 2005 from Luzon Island, Philippines (Coleoptera: Scarabaeoidea: Ochodaeidae)</w:t>
+                <w:t xml:space="preserve">The Ochodaeidae of Israel: A taxonomic review with key to species and updated distribution (Coleoptera: Scarabaeoidea).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Decier Oliver R. Mapile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faunitaxys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13 (18), pp.1-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57800/faunitaxys-13(18)⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 13 (29), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57800/faunitaxys-13(29)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021953v1</w:t>
+                <w:t xml:space="preserve">hal-05134825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ochodaeidae of Israel: A taxonomic review with key to species and updated distribution (Coleoptera: Scarabaeoidea).</w:t>
+                <w:t xml:space="preserve">A new species of Nothochodaeus Nikolajev, 2005 from Luzon Island, Philippines (Coleoptera: Scarabaeoidea: Ochodaeidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decier Oliver R. Mapile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faunitaxys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13 (29), pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2025, 13 (18), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57800/faunitaxys-13(29)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57800/faunitaxys-13(18)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05134825v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05021953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolling through time: Scarab remains reveal 4,000 years of coastal pastoralism and biodiversity dynamics in western France</w:t>
               </w:r>
@@ -758,243 +758,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ataenius heinekeni (Wollaston, 1854) découvert en France. Première citation pour la région paléarctique continentale (Coleoptera : Scarabaeoidea : Aphodiidae : Eupariinae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ochodaeus berytensis Petrovitz (Coleoptera: Ochodaeidae), a new pest of the truffle Tuber aestivum in Upper Galilee, Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Labatut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean‐bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotem Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Danay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirit Ezov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idan Perman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faunitaxys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146 (7), pp.911-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.13027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690175v2</w:t>
+                <w:t xml:space="preserve">hal-03885676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ochodaeus berytensis Petrovitz (Coleoptera: Ochodaeidae), a new pest of the truffle Tuber aestivum in Upper Galilee, Israel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ataenius heinekeni (Wollaston, 1854) découvert en France. Première citation pour la région paléarctique continentale (Coleoptera : Scarabaeoidea : Aphodiidae : Eupariinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faunitaxys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (31), pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885676v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives de l'archéoentomologie en France</w:t>
               </w:r>
@@ -1432,611 +1432,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03215881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termites and necrophagous insects associated with early Pleistocene (Gelasian) Australopithecus sediba at Malapa, South Africa</w:t>
+                <w:t xml:space="preserve">A new genus of spider beetle (Coleoptera, Ptinidae) from western Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucinda Backwell</w:t>
+                <w:t xml:space="preserve">T. Keith Philips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Whorrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Gearner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lee Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109989⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 934, pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.934.38670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885680v1</w:t>
+                <w:t xml:space="preserve">hal-03885683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeoentomological indicators of long-term food plant storage at the Prehispanic granary of La Fortaleza (Gran Canaria, Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activity Areas or Conflict Episode? Interpreting the Spatial Patterning of Lice and Fleas at the Precontact Yup’ik Site of Nunalleq (Sixteenth to Seventeenth Centuries AD, Alaska)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Henríquez-Valido</w:t>
+                <w:t xml:space="preserve">Ellen Mcmanus-Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Morales</w:t>
+                <w:t xml:space="preserve">Yan Axel Gómez Coutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paloma Vidal-Matutano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ángel Marchante-Ortega</w:t>
+                <w:t xml:space="preserve">Julie Masson-Maclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105179⟩</w:t>
+              <w:t xml:space="preserve">Etudes inuit. Inuit studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1071945ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885681v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new genus of spider beetle (Coleoptera, Ptinidae) from western Peru</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un nouveau Phoberus MacLeay, 1819, aptère du KwaZulu-Natal (Coleoptera : Scarabaeoidea : Trogidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faunitaxys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (23), pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885683v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity Areas or Conflict Episode? Interpreting the Spatial Patterning of Lice and Fleas at the Precontact Yup’ik Site of Nunalleq (Sixteenth to Seventeenth Centuries AD, Alaska)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Forbes</w:t>
+                <w:t xml:space="preserve">Termites and necrophagous insects associated with early Pleistocene (Gelasian) Australopithecus sediba at Malapa, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucinda Backwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Jashashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul H.G.M. Dirks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes inuit. Inuit studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1071945ar⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 560, pp.109989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025854v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau Phoberus MacLeay, 1819, aptère du KwaZulu-Natal (Coleoptera : Scarabaeoidea : Trogidae)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Archaeoentomological indicators of long-term food plant storage at the Prehispanic granary of La Fortaleza (Gran Canaria, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henríquez-Valido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Vidal-Matutano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Moreno-Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ángel Marchante-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faunitaxys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.105179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2020.105179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454832v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new genera of Ochodaeinae for Africa (Coleoptera: Scarabaeoidea: Ochodaeidae)</w:t>
               </w:r>
@@ -2297,191 +2297,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiron elegans, nouvelle espèce d’Afrique subsaharienne (Coleoptera : Scarabaeoidea : Chironidae)</w:t>
+                <w:t xml:space="preserve">Hybosorus illigeri Reiche, 1853, première mention pour les Petites Antilles (Coleoptera, Scarabaeoidea, Hybosoridae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Romé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faunitaxys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (9), pp.1-3</w:t>
+              <w:t xml:space="preserve">, 2020, 8 (8), pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03611119v1</w:t>
+                <w:t xml:space="preserve">hal-03611126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybosorus illigeri Reiche, 1853, première mention pour les Petites Antilles (Coleoptera, Scarabaeoidea, Hybosoridae)</w:t>
+                <w:t xml:space="preserve">Chiron elegans, nouvelle espèce d’Afrique subsaharienne (Coleoptera : Scarabaeoidea : Chironidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faunitaxys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (8), pp.1-7</w:t>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611126v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human settlement and landscape dynamics on the coastline south of the Gironde estuary (SW France): a multi-proxy approach</w:t>
               </w:r>
@@ -2595,165 +2595,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03049588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Nouveau Chiron MacLeay, 1819 d'Afrique Subsaharienne (Coleoptera : Scarabaeoidea : Chironidae)</w:t>
+                <w:t xml:space="preserve">Trois Nouveaux Chiron MacLeay, 1819 d'Afrique Orientale (Coleoptera, Scarabaeoidea, Chironidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coléoptères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 23 (13), pp.185--192</w:t>
+              <w:t xml:space="preserve">, 2019, 25 (16), pp.213-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831048v1</w:t>
+                <w:t xml:space="preserve">hal-03831050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois Nouveaux Chiron MacLeay, 1819 d'Afrique Orientale (Coleoptera, Scarabaeoidea, Chironidae).</w:t>
+                <w:t xml:space="preserve">Un Nouveau Chiron MacLeay, 1819 d'Afrique Subsaharienne (Coleoptera : Scarabaeoidea : Chironidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coléoptères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (16), pp.213-224</w:t>
+              <w:t xml:space="preserve">, 2019, 23 (13), pp.185--192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831050v1</w:t>
+                <w:t xml:space="preserve">hal-03831048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on the taxonomy and distribution of Philippine Ochodaeidae and description of a new species from Central Visayas (Coleoptera: Scarabaeoidea).</w:t>
               </w:r>
@@ -3074,564 +3074,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case 3768 – Hybosorus illigeri Reiche, 1853 (Insecta, Coleoptera): proposed conservation by giving it precedence over Hybosorus pinguis Westwood, 1845, Hybosorus roei Westwood, 1845 and Hybosoruscarolinus LeConte, 1847</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new species of Polynoncus Burmeister, 1876 from Brazil (Coleoptera: Trogidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Ballerio</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vinicius Da Costa-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Zoological Nomenclature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21805/bzn.v75.a032⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4524 (5), pp.553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4524.5.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887046v1</w:t>
+                <w:t xml:space="preserve">hal-03885685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new species of Polynoncus Burmeister, 1876 from Brazil (Coleoptera: Trogidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case 3768 – Hybosorus illigeri Reiche, 1853 (Insecta, Coleoptera): proposed conservation by giving it precedence over Hybosorus pinguis Westwood, 1845, Hybosorus roei Westwood, 1845 and Hybosoruscarolinus LeConte, 1847</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ballerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank-Thorsten Krell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleš Bezděk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Frolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4524 (5), pp.553. </w:t>
+              <w:t xml:space="preserve">Bulletin of Zoological Nomenclature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4524.5.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21805/bzn.v75.a032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03885685v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insectes et archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+                <w:t xml:space="preserve">Using Classifications to Identify Pathological and Taphonomic Modifications on Ancient Bones: Do “Taphognomonic” Criteria Exist?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.3722⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (1-2), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13219-016-0176-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887082v1</w:t>
+                <w:t xml:space="preserve">hal-03889391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Classifications to Identify Pathological and Taphonomic Modifications on Ancient Bones: Do “Taphognomonic” Criteria Exist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dutour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (1-2), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13219-016-0176-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Classifications to Identify Pathological and Taphonomic Modifications on Ancient Bones: Do “Taphognomonic” Criteria Exist?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Dutour</w:t>
+                <w:t xml:space="preserve">Insectes et archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, In: G. Bayle &amp; S. Frère, L'archéozoologie, entre homogénéisation des pratiques et innovations techniques., 148, pp.40-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13219-016-0176-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03889391v1</w:t>
+                <w:t xml:space="preserve">hal-03887082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachymeria mochica, a new Neotropical species of Chalcididae (Hymenoptera: Chalcidoidea) discovered on the archaeological site of Huacas de Moche, Peru with a review of related species</w:t>
               </w:r>
@@ -3859,51 +3859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (5), pp.785-800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4502,277 +4502,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02501011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeoentomological study of a pre-Columbian funerary bundle (mortuary cave of Candelaria, Coahuila, Mexico)</w:t>
+                <w:t xml:space="preserve">Identification of dermestid pupal chambers on Southern Levant human bones : inference for reconstruction of Middle Bronze Age mortuary practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pereira</w:t>
+                <w:t xml:space="preserve">Françoise Le Mort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gomy</w:t>
+                <w:t xml:space="preserve">Rivka Rabinovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Keith Phillips</w:t>
+                <w:t xml:space="preserve">Soren Blau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Eduardo Alatorre-Bracamontes</w:t>
+                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (3), pp.277-290</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (10), pp.3793-3803</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842892v1</w:t>
+                <w:t xml:space="preserve">hal-01842764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of dermestid pupal chambers on Southern Levant human bones : inference for reconstruction of Middle Bronze Age mortuary practices</w:t>
+                <w:t xml:space="preserve">Archaeoentomological study of a pre-Columbian funerary bundle (mortuary cave of Candelaria, Coahuila, Mexico)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Le Mort</w:t>
+                <w:t xml:space="preserve">Grégory Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivka Rabinovich</w:t>
+                <w:t xml:space="preserve">Yves Gomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soren Blau</w:t>
+                <w:t xml:space="preserve">Thomas Keith Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Coqueugniot</w:t>
+                <w:t xml:space="preserve">Carlos Eduardo Alatorre-Bracamontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (10), pp.3793-3803</w:t>
+              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (3), pp.277-290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842764v1</w:t>
+                <w:t xml:space="preserve">hal-01842892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dog mummy, the ticks and the louse fly: Archaeological report of a severe ectoparasitosis in Ancient Egypt</w:t>
               </w:r>
@@ -4866,51 +4866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria for identifying bone modification by termites in the fossil record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucinda Backwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander H. Parkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6084,204 +6084,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des coléoptères plurimillénaires dépositaires de l'Histoire de peuples sédentaires</w:t>
+                <w:t xml:space="preserve">Using the archaeoentomological approach to document interactions between man and his environment from the Neolithic to Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly conference of the "Société Linnéenne de Bordeaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">43rd Conference of the Association for Environmental Archaeology (AEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catalan Institute of Classical Archaeology, Nov 2023, Tarragone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810739v1</w:t>
+                <w:t xml:space="preserve">hal-04811053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the archaeoentomological approach to document interactions between man and his environment from the Neolithic to Antiquity</w:t>
+                <w:t xml:space="preserve">Des coléoptères plurimillénaires dépositaires de l'Histoire de peuples sédentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Verdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Conference of the Association for Environmental Archaeology (AEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catalan Institute of Classical Archaeology, Nov 2023, Tarragone, Spain</w:t>
+              <w:t xml:space="preserve">Monthly conference of the "Société Linnéenne de Bordeaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811053v1</w:t>
+                <w:t xml:space="preserve">hal-04810739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funérailles élitaires à l’époque moderne, Les comtes de Flers (Orne, Normandie), début du XVIIIe siècle, Bilan du P.C.R 2019-2022</w:t>
               </w:r>
@@ -6595,64 +6595,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortuary practices of the pre-Hispanic population of the Canary Islands via the funerary archaeoentomology evidence: The case of Cruz de la Esquina burial cave (Gran Canaria, c. 8 - 9th centuries AD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henríquez-Valido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia del Carmen Rodríguez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7146,273 +7146,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il y a 2500 ans, des insectes nécrophages au coeur de l'Altaï</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Richelmi</w:t>
+                <w:t xml:space="preserve">Swaddled in textile burials… 3D tomography reveals ancient insects trapped in pre-Columbian funerary bundles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kirgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du DiPEE Nouvelle-Aquitaine-Centre-Val-de-Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">4th meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Alcalá de Henares, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810869v1</w:t>
+                <w:t xml:space="preserve">hal-03887567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swaddled in textile burials… 3D tomography reveals ancient insects trapped in pre-Columbian funerary bundles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Kirgis</w:t>
+                <w:t xml:space="preserve">Il y a 2500 ans, des insectes nécrophages au coeur de l'Altaï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Richelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Alcalá de Henares, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Journée du DiPEE Nouvelle-Aquitaine-Centre-Val-de-Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887567v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiny bugs and mummies: a clever mix! Archaeoentomology, archaeoparasitology and 3D reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Kirgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7575,51 +7575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7729,338 +7729,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mouche, le scarabée et l'archéologue... Ce que les petites bêtes nous apprennent sur notre passé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Archaeoentomology, Archaeoparasitology and 3D reconstruction to the study of Prehispanic human mummies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Kirgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur la bioarchéologie : archéoentomologie. Ateliers publics transversaux, Galerie de Paléontologie du MNHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887670v1</w:t>
+                <w:t xml:space="preserve">hal-03887584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards quantitative identification of insect-induced bone surface modifications? Geometric morphometrics-based shape analysis of 3D topographic models applied to insect-induced traces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La mouche, le scarabée et l'archéologue... Ce que les petites bêtes nous apprennent sur notre passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la bioarchéologie : archéoentomologie. Ateliers publics transversaux, Galerie de Paléontologie du MNHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887580v1</w:t>
+                <w:t xml:space="preserve">hal-03887670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Archaeoentomology, Archaeoparasitology and 3D reconstruction to the study of Prehispanic human mummies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Thomas</w:t>
+                <w:t xml:space="preserve">Towards quantitative identification of insect-induced bone surface modifications? Geometric morphometrics-based shape analysis of 3D topographic models applied to insect-induced traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Napias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Rozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Matu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887584v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les insectes ou l'archéologie vue par des mouches</w:t>
               </w:r>
@@ -8253,51 +8253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Archaeoentomology of a conflict scene: blow-flies and ectoparasites from pre-contact (16-17th c. a.d.) Yup’ik Nunalleq, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8348,51 +8348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Archaeoentomology of a conflict scene: blow-flies and ectoparasites from pre-contact (16-17th c. a.d.) Yup’ik Nunalleq, Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8437,407 +8437,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude taphonomique, paléoichnologique et paléoforensique d’Australopithecus sediba à partir des insectes fossiles et de leurs traces d’activité (Malapa, province de Gauteng, Afrique du Sud</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lee Burger</w:t>
+                <w:t xml:space="preserve">Providing fuel, beams and food for gold exploration in the desert: new archaeobotanical, archaeoentomological, archaeological and textual data from the Ptolemaic site of Samut (Eastern Desert, Egypt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIème Colloque du Groupement des Anthropologistes de Langue française (GALF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">9h International Workshop of African Archaeobotany (IWAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Las Palmas, Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887618v1</w:t>
+                <w:t xml:space="preserve">hal-02336205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférences publiques sur l'Archéoentomologie</w:t>
+                <w:t xml:space="preserve">Insect remains and their traces: relevant fossil witnesses in the reconstruction of the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Matu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival "Pint of Science festival (4e édit.) https://pintofscience.fr/events/bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th Young Natural History scientists’ Meeting (YNHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887664v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing fuel, beams and food for gold exploration in the desert: new archaeobotanical, archaeoentomological, archaeological and textual data from the Ptolemaic site of Samut (Eastern Desert, Egypt)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Redon</w:t>
+                <w:t xml:space="preserve">Etude taphonomique, paléoichnologique et paléoforensique d’Australopithecus sediba à partir des insectes fossiles et de leurs traces d’activité (Malapa, province de Gauteng, Afrique du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucinda Backwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Jashashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dirks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Burger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9h International Workshop of African Archaeobotany (IWAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Las Palmas, Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">XXXIIIème Colloque du Groupement des Anthropologistes de Langue française (GALF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336205v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect remains and their traces: relevant fossil witnesses in the reconstruction of the past</w:t>
+                <w:t xml:space="preserve">Conférences publiques sur l'Archéoentomologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Matu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Young Natural History scientists’ Meeting (YNHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Festival "Pint of Science festival (4e édit.) https://pintofscience.fr/events/bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887636v1</w:t>
+                <w:t xml:space="preserve">hal-03887664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mouche, le scarabée et l'archéologue... Ce que les petites bêtes nous apprennent sur notre passé</w:t>
               </w:r>
@@ -9011,316 +9011,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaeoentomology and the investigation of a scene of indigenous conflict: preliminary results from Nunalleq, Alaska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Louise de Quengo : les funérailles multiples des élites bretonnes au XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">2nd meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Treviso, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01740405v1</w:t>
+                <w:t xml:space="preserve">hal-03887630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoentomologie et Paléoichnologie. Premiers résultats d'une mission en Afrique du sud (avril 2016) (sites de Malapa et de Bushman Rock Shelter)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les sépultures en cercueil en plomb et les funérailles des comtes de Flers (Orne), début du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Broine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion scientifique de l'UMR 5199, (2 mars).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Louise de Quengo : les funérailles multiples des élites bretonnes au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887677v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01740405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeoentomology and the investigation of a scene of indigenous conflict: preliminary results from Nunalleq, Alaska</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paléoentomologie et Paléoichnologie. Premiers résultats d'une mission en Afrique du sud (avril 2016) (sites de Malapa et de Bushman Rock Shelter)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucinda R Backwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd meeting of the international Conference in Funerary Archaeoentomology (ICFAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Treviso, Italy</w:t>
+              <w:t xml:space="preserve">Réunion scientifique de l'UMR 5199, (2 mars).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887630v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Scarabée, le pou et l'archéologue... ce que les petites bêtes nous apprennent sur notre passé</w:t>
               </w:r>
@@ -9858,51 +9858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insects as Silent Witnesses to Past Warfare: Forensic Entomology and the Investigation of a Conflict Scene at Nunalleq (15th-18th centuries AD), Southwestern Alaska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11900,51 +11900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12012,51 +12012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invertebrate modification of bone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucinda R Backwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13532,51 +13532,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FB41F7B"/>
+    <w:nsid w:val="9ADB7742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13763,51 +13763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bernard-huchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3906-6934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504645v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5757.6.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2572862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021953v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decier Oliver R. Mapile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57800/faunitaxys-13(18)" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134825v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57800/faunitaxys-13(29)" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106442" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57800/faunitaxys-12(23)" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690175v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labatut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Huchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotem Azoulay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Danay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Ezov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Perman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kirgis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03215881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102729" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885680v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Jashashvili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H.G.M. Dirks" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Berger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109989" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henr&#237;quez-Valido" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Morales" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Vidal-Matutano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moreno-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Marchante-Ortega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105179" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keith Philips" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Whorrall" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gearner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.934.38670" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mcmanus-Fry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson-Maclean" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071945ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454832v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2020.1824589" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Funck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma G.R. Murray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Shapiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Mckinney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106578" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611119v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611126v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rom&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1880505" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831050v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrews" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rihane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1347647" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856212v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887046v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Thorsten Krell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Bezd&#283;k" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Frolov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21805/bzn.v75.a032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885685v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Da Costa-Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4524.5.3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885688v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Huchet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0176-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889391v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4290.1.2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassar Joyce" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih J. Abdul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chahoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaven T." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2593" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Otranto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giannelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Dantas-Torres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501011v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Angin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v48i3.a01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842892v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gomy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keith Phillips" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Alatorre-Bracamontes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Blau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842799v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lichtentberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dunand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H. Parkinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Roberts" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593665v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Deverly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauchat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.1110" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scheffrahn Rudolf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469446v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Greenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2004.10697400" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810760v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810639v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811053v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Kempf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia del Carmen Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810828v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887556v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nelson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Gourgues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887659v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03266598v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lema&#238;tre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887665v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887670v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887580v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Napias" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887667v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Knecht" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887618v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dirks" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Burger" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887664v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336205v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887636v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887661v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887677v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R Backwell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887630v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887674v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009998v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Zarei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beyzaei Doust" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadjouis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrieux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thillaud P." TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bailly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mcmanus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Masson-Maclean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ve. Dupont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelain de Sereville-Niel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Broine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835174v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010637v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010595v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887626v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887628v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887136v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polet Caroline" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Aurore" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebecque Fiona" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilleux Caroline" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beno&#238;t" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810599v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106485v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885703v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351030625-30" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886916v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Tiabi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885706v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552721v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ansart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laborde" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Du Guesclin Harrison" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003171492-18" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887169v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887286v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier A." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Doyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebecque F." TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilleux C." TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887210v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887216v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vanin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118953358.ch13" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838025v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838282v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841489v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841452v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841445v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615842v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rollin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887254v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508895v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bernard-huchet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3906-6934" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504645v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5757.6.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321955v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Richelmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Verdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2025.2572862" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134825v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57800/faunitaxys-13(29)" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Decier Oliver R. Mapile" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57800/faunitaxys-13(18)" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417653v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106442" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576846v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57800/faunitaxys-12(23)" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885676v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Huchet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotem Azoulay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Danay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Ezov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idan Perman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.13027" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690175v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Labatut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03854272v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902381v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885695v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kirgis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03215881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102729" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885683v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Keith Philips" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Whorrall" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Gearner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.934.38670" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025854v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Forbes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mcmanus-Fry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Axel G&#243;mez Coutouly" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Masson-Maclean" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071945ar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454832v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885680v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Jashashvili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul H.G.M. Dirks" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109989" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henr&#237;quez-Valido" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Morales" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Vidal-Matutano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moreno-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Marchante-Ortega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105179" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2020.1824589" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885679v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Funck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Heintzman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemma G.R. Murray" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Shapiro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holly Mckinney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106578" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611126v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rom&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611119v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Culioli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1880505" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831050v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886957v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831049v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404059v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stoetzel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrews" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rihane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2017.1347647" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856212v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885685v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Da Costa-Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4524.5.3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887046v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ballerio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Thorsten Krell" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ale&#353; Bezd&#283;k" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Frolov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21805/bzn.v75.a032" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Santos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dutour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13219-016-0176-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885688v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Huchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887082v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3722" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Delvare" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4290.1.2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886438v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassar Joyce" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massih J. Abdul" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chahoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaven T." TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Crevecoeur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2593" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.1120" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02112511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Otranto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Giannelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Dantas-Torres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02501011v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Angin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18475/cjos.v48i3.a01" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842764v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Mort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Rabinovich" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Blau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Coqueugniot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842892v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pereira" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gomy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Keith Phillips" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Alatorre-Bracamontes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842799v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lichtentberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dunand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734181v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander H. Parkinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Roberts" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593665v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Deverly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkys Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chauchat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.1110" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468667v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Scheffrahn Rudolf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00469446v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Greenberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goepfert" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434247v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2004.10697400" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434245v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00468641v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810760v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756625v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Corbineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810639v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810739v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04115845v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Bazin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010639v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Kempf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lorain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887576v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia del Carmen Rodr&#237;guez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Merlaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C&#233;sard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810828v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne R&#233;veillas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887556v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887567v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Nelson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Gourgues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Watson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887659v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03266598v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lema&#238;tre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Thomas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/bmsap-2019-0067" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887665v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887584v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887670v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887580v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Napias" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Matu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887663v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887669v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887667v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887587v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Knecht" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887590v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336205v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887636v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887618v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dirks" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Burger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887664v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887661v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985419v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887630v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887677v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda R Backwell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887674v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03240888v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Segard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Maziere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delhoume" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonnin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009998v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Zarei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beyzaei Doust" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887652v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hadjouis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andrieux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thillaud P." TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bailly" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corbineau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887673v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Charabidze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Soldini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887619v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Mcmanus" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Masson-Maclean" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887646v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gleize" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bosc-Tiess&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Derat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Goujon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887655v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ve. Dupont" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lefebvre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapelain de Sereville-Niel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Broine" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bougault" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887632v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835174v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969615v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010637v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010595v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887626v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887628v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887136v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polet Caroline" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Aurore" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebecque Fiona" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilleux Caroline" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beno&#238;t" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103872v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bernard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985111v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810599v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106485v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885703v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Castex" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781351030625-30" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886916v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Tiabi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885706v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02552721v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ansart" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laborde" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119882237.ch4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Du Guesclin Harrison" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003171492-18" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441824v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887169v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887286v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier A." TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Doyen" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebecque F." TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilleux C." TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887210v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887216v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vanin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118953358.ch13" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838025v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838282v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838287v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841489v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841452v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841445v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615842v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rollin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887254v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane C. Denys" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferullo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508895v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>