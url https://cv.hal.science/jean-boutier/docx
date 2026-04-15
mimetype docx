--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -2876,411 +2876,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présences italiennes</w:t>
+                <w:t xml:space="preserve">Sur une expérience de l’enseignement de l’écriture en sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Christian Le Bart et Florian Mazel (éd.), Écrire les sciences sociales. Écrire en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSHB Maison des sciences de l'homme en Bretagne; PUR Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.268-285, 2021, 978-2-7535-8327-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. A Marseille, en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille l'Italienne : histoire d'une passion séculaire. Sous la direction de Jean Boutier et Stéphane Mourlane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.26-30, 2021, 978-2-36980-184-9</w:t>
+              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.15-25, 2021, 978-2-36980-184-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Boutier</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse italienne de Marseille, XIXe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille l'Italienne : histoire d'une passion séculaire / sous la direction de Jean Boutier et Stéphane Mourlane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.94-97, 2021, 978-2-36980-184-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences italiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille l'Italienne : histoire d'une passion séculaire. Sous la direction de Jean Boutier et Stéphane Mourlane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.75-81, 2021, 978-2-36980-184-9</w:t>
+              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.26-30, 2021, 978-2-36980-184-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville refuge pour les exilés politiques, du XVIIe siècle à l’unité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille l'Italienne : histoire d'une passion séculaire. Sous la direction de Jean Boutier et Stéphane Mourlane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.15-25, 2021, 978-2-36980-184-9</w:t>
+              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.75-81, 2021, 978-2-36980-184-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03797061v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Tulle] Une préfecture ouvrière</w:t>
               </w:r>
@@ -3644,810 +3644,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Depicting the British abroad: Johann Zoffany (1733-1810) in Tuscany and in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Virmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabetta Insabato; Rosalia Manno; Ernestina Pellegrini; Anna Scattigno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tra archivi e storia : scritti dedicati ad Alessandra Contini Bonacossi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, Firenze University Press, pp.575-597, 2018, Fonti storiche e letterarie. Edizioni cartacee e digitali, 9788864537054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Tourists at Versailles. Noble visitors at the court of the French Kings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visitors to Versailles : from Louis XIV to the French Revolution : [exhibition, New York, Metropolitan Museum of art, from April 16 through July 29, 2018] / [catalog] edited by Daniëlle Kisluk-Grosheide and Bertrand Rondot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Metropolitan Museum of Art, pp.190-201, 2018, 978-1-58839-622-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le séjour romain des jeunes &amp;quot;grand-touristes&amp;quot; au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beck Saiello Emilie; Bret Jean-Noël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Tour et l’Académie de France à Rome, XVII-XIXes siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-163, 2018, 9782705697464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Depicting the British abroad: Johann Zoffany (1733-1810) in Tuscany and in India</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cronobiografia di Antonio Magliabechi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Mirto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tra archivi e storia : scritti dedicati ad Alessandra Contini Bonacossi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 46, Firenze University Press, pp.575-597, 2018, Fonti storiche e letterarie. Edizioni cartacee e digitali, 9788864537054</w:t>
+              <w:t xml:space="preserve">Antonio Magliabechi nell' Europa dei saperi : atti del Convegno, Firenze, Biblioteca nazionale centrale, 4-5 dicembre 2014]. A cura di Jean Boutier, Maria Pia Paoli, Corrado Viola</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni della Scuola Normale Superiore, pp.459-468, 2017, 978-88-7642-628-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1963 : E.P. Thompson restitue leur expérience aux classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour les sciences sociales : 101 livres. Dirigé par Cyril Lemieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.88-91, 2017, En temps &amp; lieux, 978-2-7132-2722-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “petit monde” parisien de Magliabechi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio Magliabechi nell' Europa dei saperi : atti del Convegno, Firenze, Biblioteca nazionale centrale, 4-5 dicembre 2014]. A cura di Jean Boutier, Maria Pia Paoli, Corrado Viola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni della Scuola Normale Superiore, pp.333-377, 2017, 978-88-7642-628-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Florence, “lettrés” et “académiciens” : sociabilités intellectuelles et identité urbaine au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Érudits, collectionneurs et amateurs : France méridionale et Italie, XVIe-XIXe siècle. Sous la direction de Hélène Berlan, Emmanuelle Chapron, Isabelle Luciani [et autres]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-61, 2017, Le Temps de l'histoire, 979-10-320-0113-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Alfonso Mirto</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’épreuve du cosmopolitisme. Les noblesses européennes à l’académie de Lunéville-Nancy, 1699-1730</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échanges, passages et transferts à la cour du duc Léopold (1698-1729). Sous la direction d'Anne Motta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-89, 2017, Histoire. Série L'Univers de la cour, 978-2-7535-5468-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Versailles et le Grand Tour. Les noblesses européennes à la cour des rois de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visiteurs de Versailles : voyageurs, princes, ambassadeurs, 1682-1789 : [exposition, Château de Versailles du 22 octobre 2017 au 25 février 2018 ; Metropolitan Museum of Art du 9 avril au 29 juillet 2018]. Sous la direction de Daniëlle Kisluk-Grosheide et Bertrand Rondot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Château de Versailles ; Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-178, 2017, 978-2-07-274510-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliografia magliabechiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio Magliabechi nell' Europa dei saperi : atti del Convegno, Firenze, Biblioteca nazionale centrale, 4-5 dicembre 2014]. A cura di Jean Boutier, Maria Pia Paoli, Corrado Viola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Edizioni della Scuola Normale Superiore, pp.459-468, 2017, 978-88-7642-628-5</w:t>
-[...231 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Edizioni della Scuola Normale Superiore, pp.469-481, 2017, 978-88-7642-628-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4545,50 +4545,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00645012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Colbert, Étienne Baluze et l'&amp;quot; histoire de chacune province &amp;quot; de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Mondot et Philippe Loupès. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provinciales. Hommage à Anne-Marie Cocula</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 139-146, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noblesses de capitales, noblesses périphériques. Les dynamiques des élites urbaines dans le grand-duché de Toscane, XVIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Angiolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4601,130 +4674,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Boiteux, Catherine Brice, Carlo Travaglini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nobiltà delle città capitali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roma Tre-CROMA, p. 51-75, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00644990v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00644974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace résidentiel de la noblesse florentine (XVIe-XVIIIe siècle)</w:t>
               </w:r>
@@ -4871,238 +4871,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00644898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réduire les villes en cartes. L'invention d'un regard non figuratif dans l'Europe moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville figurée. Plans et vues de Marseille, Gênes et Barcelone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Parenthèses, p. 23-31., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Grand Tour » des élites britanniques dans l'Europe des Lumières : La réinvention permanente des traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine Martinet, Francis Conte, Annie Molinié, Jean-Marie Valentin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le chemin, la route, la voie. Figures de l'imaginaire occidental à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne, p. 225-242, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;lettres de créances&amp;quot; du corsaire Ripaud. Un &amp;quot;club jacobin&amp;quot; à Srirangapatnam (Inde), mai-juin 1797</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde créole : peuplement, sociétés et condition humaine XVIIe-XXe siècles : mélanges offerts à Hubert Gerbeau / sous la direction de Jacques Weber ; avec le concours de Jean Benoist et Sudel Fuma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Indes Savantes, 2005, 978-2-84654-059-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007971v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">halshs-00010577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lodovico Antonio Muratori académicien : les réseaux intellectuels italiens et l'Europe au XVIIIe siècle</w:t>
               </w:r>
@@ -6101,51 +6101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC5D66E9"/>
+    <w:nsid w:val="5EB8D183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6332,51 +6332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-boutier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5794-3323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028303083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2481894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121178834" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Historien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/%C3%89cole_des_hautes_%C3%A9tudes_en_sciences_sociales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Jean_Boutier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Angiolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505157v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006833v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Berti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella D&#8217;ovidio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arnaudbizalion.fr/accueil/123-marseille-l-italienne.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badefort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Paoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Viola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Francesco Marmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dewerpe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nordman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Revel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/mondes-lindustrie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Virmani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Palmer Thompson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyojeannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles P&#233;cout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Landi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouchon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624907v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Langlois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Aesthetic-Perceptions-of-Urban-Environments/Virmani/p/book/9780367280802#" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/24448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21438" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790896v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshb.fr/collection" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796408v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797061v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edipuglia.it/catalogo/viaggiare-nel-mediterraneo-tra-antico-e-moderno-pdf/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=946&amp;amp;Itemid=9&amp;amp;catid=9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5382-le-grand-tour-et-l-academie-de-france-a-rome.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054115v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807905v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/pour-sciences-sociales" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808204v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/erudits-collectionneurs-amateurs-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807827v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mirto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/154910" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chateauversailles.fr/actualites/expositions/visiteurs-versailles-1682-1789#autour-de-lexposition" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644990v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.4.00323" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-1CHBSLPQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007970v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006830v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-boutier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5794-3323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028303083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2481894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121178834" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Historien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/%C3%89cole_des_hautes_%C3%A9tudes_en_sciences_sociales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Jean_Boutier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Angiolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505157v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006833v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Berti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella D&#8217;ovidio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arnaudbizalion.fr/accueil/123-marseille-l-italienne.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badefort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Paoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Viola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Francesco Marmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dewerpe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nordman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Revel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/mondes-lindustrie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Virmani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Palmer Thompson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyojeannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles P&#233;cout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Landi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouchon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624907v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Langlois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Aesthetic-Perceptions-of-Urban-Environments/Virmani/p/book/9780367280802#" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/24448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21438" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshb.fr/collection" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edipuglia.it/catalogo/viaggiare-nel-mediterraneo-tra-antico-e-moderno-pdf/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=946&amp;amp;Itemid=9&amp;amp;catid=9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5382-le-grand-tour-et-l-academie-de-france-a-rome.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mirto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/pour-sciences-sociales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/erudits-collectionneurs-amateurs-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/154910" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chateauversailles.fr/actualites/expositions/visiteurs-versailles-1682-1789#autour-de-lexposition" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.4.00323" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-1CHBSLPQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006830v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>