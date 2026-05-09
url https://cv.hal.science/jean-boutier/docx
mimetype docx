--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -1748,944 +1748,1226 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence et la Toscane, XIVe-XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.15764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique par correspondance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.137478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des Italies. XIIe-XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Waquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Française de Rome. Passés composés/Humenis, 2023, 979-1-0404-0113-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marseille l'Italienne. Histoires d'une passion séculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bizalion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.208, 2021, 9782369801849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une petite ville en France. Tulle, années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Badefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Editions de la rue Mémoire, pp.223, 2021, 978-2-917731-32-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Magliabechi nell' Europa dei saperi : atti del Convegno, Firenze, Biblioteca nazionale centrale, 4-5 dicembre 2014. In appendice, Vita di Antonio Magliabechi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Paoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Francesco Marmi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni della Scuola Normale Superiore, 2 vol. (573, 137 p.), 2017, 978-88-7642-628-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de l'industrie : l'Ansaldo, un capitalisme à l'italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dewerpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nordman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fridenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions EHESS; École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, pp.627, 2017, En temps &amp; lieux, 978-2-7132-2716-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages de la coutume: traditions et résistances populaires en Angleterre : XVIIe-XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Virmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Palmer Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EHESS : Gallimard : Seuil, pp.690, 2015, Hautes études, 978-2-02-118078-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Atlas de l'Histoire de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guyojeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pécout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autrement, 320 p., 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firenze e la Toscana. Genesi e trasformazioni di uno stato (XIV-XIX secolo), Florence, Mandragora, 2010, 400 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bizalion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.208, 2021, 9782369801849</w:t>
+                <w:t xml:space="preserve">Olivier Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mandragora, 400 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean Boutier</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00645008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique par correspondance. Les usages politiques de la lettre en Italie, XIVe-XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Boutier, Sandro Landi, Olivier Rouchon. Presses universitaires de Rennes, 320 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Baluze (1630-1718). Erudition et pouvoirs dans l'Europe classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université de Limoges, 380 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas de la Révolution française. 6-Les sociétés politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Badefort</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les Editions de la rue Mémoire, pp.223, 2021, 978-2-917731-32-1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éd. de l'École des hautes études en sciences sociales, 132p, 1992, 2-7132-0967-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...716 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03624907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2695,3084 +2977,3084 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 2. London, Paris, Rome…: Travellers’ experiences of early modern European cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arundhati Virmani (ed.), Aesthetic Perceptions of Urban Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge, Taylor &amp; Francis Group</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.26-41, 2022, Interventions, 978-0-367-28080-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atlas de la généralité de Rouen. Le contrôleur général, l’intendant et les cartographes indigènes (1679-1683)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean-Marc Besse (éd.), Forme du savoir, forme de pouvoir. Les atlas géographiques à l’époque moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 593, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de l’École française de Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.49-77, 2022, Collection de l'École française de Rome, 9782728315093. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.21438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. A Marseille, en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille l'Italienne : histoire d'une passion séculaire. Sous la direction de Jean Boutier et Stéphane Mourlane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.15-25, 2021, 978-2-36980-184-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse italienne de Marseille, XIXe-XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille l'Italienne : histoire d'une passion séculaire / sous la direction de Jean Boutier et Stéphane Mourlane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.94-97, 2021, 978-2-36980-184-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présences italiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille l'Italienne : histoire d'une passion séculaire. Sous la direction de Jean Boutier et Stéphane Mourlane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.26-30, 2021, 978-2-36980-184-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville refuge pour les exilés politiques, du XVIIe siècle à l’unité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marseille l'Italienne : histoire d'une passion séculaire. Sous la direction de Jean Boutier et Stéphane Mourlane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.75-81, 2021, 978-2-36980-184-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une expérience de l’enseignement de l’écriture en sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Christian Le Bart et Florian Mazel (éd.), Écrire les sciences sociales. Écrire en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MSHB Maison des sciences de l'homme en Bretagne; PUR Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.268-285, 2021, 978-2-7535-8327-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mourlane</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un giaccobino scozzese in Sicilia (febbraio-maggio 1793). Il viaggio di James Watt junior (1769-1848) nel mezzogiorno insulare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marseille l'Italienne : histoire d'une passion séculaire. Sous la direction de Jean Boutier et Stéphane Mourlane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Bizalion éditeur, pp.15-25, 2021, 978-2-36980-184-9</w:t>
+              <w:t xml:space="preserve">Viaggiare nel Mediterraneo fra antico e moderno : atti del Convegno di studi (Catania, 4-6 ottobre 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edipuglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.259-263, 2021, Documenti e studi. Sezioni di Storia antica, 978-88-7228-990-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Présences italiennes</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Tulle] Une préfecture ouvrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Badefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Boutier, Xavier Badefort, Alain Corbin. Une petite ville en France. Tulle, années 1950</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions De la rue Mémoire, pp.9-28, 2021, 978-2-917731-32-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’épreuve du Grand Tour : les paradoxes du voyageur anonyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités dissimulées : le voyage anonyme dans les sociétés anciennes et modernes / études réunies sous la direction de Albrecht Burkardt ; en collaboration avec François Brizay, Vincent Cousseau et Odile Richard-Pauchet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Limoges (PULIM)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-232, 2020, Histoire, 978-2-84287-804-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour continuer l’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les foyers artistiques à la fin du règne de Louis XIV, 1682-1715 : musique et spectacles / ouvrage dirigé par Anne-Madeleine Goulet ; en collaboration avec Rémy Campos, Mathieu da Vinha et Jean Duron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols Publishers; Centre d'études supérieures de la Renaissance, pp.393-401, 2019, Épitome musical, 978-2-503-58619-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban mapping in France, 1650-1800</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The history of cartography. 4, Cartography in the European Enlightenment / edited by Matthew H. Edney and Mary Sponberg Pedley ; associate editors, Robert W. Karrow, Dennis Reinhartz, Sarah Tyacke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The University of Chicago Press, pp.1553-1559, 2019, 978-0-226-18475-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depicting the British abroad: Johann Zoffany (1733-1810) in Tuscany and in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabetta Insabato; Rosalia Manno; Ernestina Pellegrini; Anna Scattigno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tra archivi e storia : scritti dedicati ad Alessandra Contini Bonacossi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46, Firenze University Press, pp.575-597, 2018, Fonti storiche e letterarie. Edizioni cartacee e digitali, 9788864537054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02054115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Tourists at Versailles. Noble visitors at the court of the French Kings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visitors to Versailles : from Louis XIV to the French Revolution : [exhibition, New York, Metropolitan Museum of art, from April 16 through July 29, 2018] / [catalog] edited by Daniëlle Kisluk-Grosheide and Bertrand Rondot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Metropolitan Museum of Art, pp.190-201, 2018, 978-1-58839-622-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séjour romain des jeunes &amp;quot;grand-touristes&amp;quot; au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beck Saiello Emilie; Bret Jean-Noël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Tour et l’Académie de France à Rome, XVII-XIXes siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.125-163, 2018, 9782705697464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cronobiografia di Antonio Magliabechi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Mirto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio Magliabechi nell' Europa dei saperi : atti del Convegno, Firenze, Biblioteca nazionale centrale, 4-5 dicembre 2014]. A cura di Jean Boutier, Maria Pia Paoli, Corrado Viola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni della Scuola Normale Superiore, pp.459-468, 2017, 978-88-7642-628-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1963 : E.P. Thompson restitue leur expérience aux classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour les sciences sociales : 101 livres. Dirigé par Cyril Lemieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'EHESS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.88-91, 2017, En temps &amp; lieux, 978-2-7132-2722-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le “petit monde” parisien de Magliabechi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio Magliabechi nell' Europa dei saperi : atti del Convegno, Firenze, Biblioteca nazionale centrale, 4-5 dicembre 2014]. A cura di Jean Boutier, Maria Pia Paoli, Corrado Viola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni della Scuola Normale Superiore, pp.333-377, 2017, 978-88-7642-628-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Florence, “lettrés” et “académiciens” : sociabilités intellectuelles et identité urbaine au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Érudits, collectionneurs et amateurs : France méridionale et Italie, XVIe-XIXe siècle. Sous la direction de Hélène Berlan, Emmanuelle Chapron, Isabelle Luciani [et autres]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.41-61, 2017, Le Temps de l'histoire, 979-10-320-0113-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’épreuve du cosmopolitisme. Les noblesses européennes à l’académie de Lunéville-Nancy, 1699-1730</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échanges, passages et transferts à la cour du duc Léopold (1698-1729). Sous la direction d'Anne Motta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.73-89, 2017, Histoire. Série L'Univers de la cour, 978-2-7535-5468-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versailles et le Grand Tour. Les noblesses européennes à la cour des rois de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visiteurs de Versailles : voyageurs, princes, ambassadeurs, 1682-1789 : [exposition, Château de Versailles du 22 octobre 2017 au 25 février 2018 ; Metropolitan Museum of Art du 9 avril au 29 juillet 2018]. Sous la direction de Daniëlle Kisluk-Grosheide et Bertrand Rondot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Château de Versailles ; Gallimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-178, 2017, 978-2-07-274510-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03801051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliografia magliabechiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio Magliabechi nell' Europa dei saperi : atti del Convegno, Firenze, Biblioteca nazionale centrale, 4-5 dicembre 2014]. A cura di Jean Boutier, Maria Pia Paoli, Corrado Viola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni della Scuola Normale Superiore, pp.469-481, 2017, 978-88-7642-628-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03807718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nobiltà del granducato (XV-XIX secolo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Boutier, Sandro Landi, Olivier Rouchon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Firenze e la Toscana. Genesi e trasformazioni di uno stato (XIV-XIX secolo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mandragora, Mandragora, 2010, p. 213-228., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00645012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noblesses de capitales, noblesses périphériques. Les dynamiques des élites urbaines dans le grand-duché de Toscane, XVIe-XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Angiolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Boiteux, Catherine Brice, Carlo Travaglini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nobiltà delle città capitali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roma Tre-CROMA, p. 51-75, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00644990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Colbert, Étienne Baluze et l'&amp;quot; histoire de chacune province &amp;quot; de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Mondot et Philippe Loupès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Provinciales. Hommage à Anne-Marie Cocula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux, p. 139-146, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00644974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace résidentiel de la noblesse florentine (XVIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Dunne; Paul Janssens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living in the City : Elites and their Residences, 1500-1900</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols Publishers, p. 29-55, 2008, Studies in European Urban History, 1100-1800, n°13, 978-2-503-52026-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.SEUH-EB.4.00323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00644290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baluze et l'Europe savante à l'âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Boutier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etienne Baluze. Erudition et pouvoirs dans l'Europe classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université de Limoges, p. 263-311, 2008, Histoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00644898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;lettres de créances&amp;quot; du corsaire Ripaud. Un &amp;quot;club jacobin&amp;quot; à Srirangapatnam (Inde), mai-juin 1797</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monde créole : peuplement, sociétés et condition humaine XVIIe-XXe siècles : mélanges offerts à Hubert Gerbeau / sous la direction de Jacques Weber ; avec le concours de Jean Benoist et Sudel Fuma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Indes Savantes, 2005, 978-2-84654-059-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « Grand Tour » des élites britanniques dans l'Europe des Lumières : La réinvention permanente des traditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine Martinet, Francis Conte, Annie Molinié, Jean-Marie Valentin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le chemin, la route, la voie. Figures de l'imaginaire occidental à l'époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne, p. 225-242, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00010577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire les villes en cartes. L'invention d'un regard non figuratif dans l'Europe moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville figurée. Plans et vues de Marseille, Gênes et Barcelone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Parenthèses, p. 23-31., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lodovico Antonio Muratori académicien : les réseaux intellectuels italiens et l'Europe au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Cocula et Josette Pontet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires spirituels, enjeux matériels en Europe, II. Au contact des Lumières. Mélanges offerts à Philippe Loupès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. II, Presses universitaires de Bordeaux, p. 193-207, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand tour : une pratique d'éducation des noblesses européennes (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le voyage à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°27, Presses de l'Université de Paris Sorbonne, p. 7-21, 2004, Cahiers de l'Association des Historiens modernistes des Universités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lami « accademico ». Echanges et réseaux intellectuels dans l'Italie du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlo Ossola, Marcello Verga, Maria Antonietta Visceglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religione, Cultura e Politica nell'età moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olschki, p. 547-558, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00008075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Lami « accademico ». Echanges et réseaux intellectuels dans l'Italie du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carlo Ossola, Marcello Verga, Maria Antonietta Visceglia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religione, Cultura e Politica nell'età moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olschki, p. 547-558, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociabilité septentrionale et politisation populaire. Les sociétés politiques écossaises des années 1792-1794</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Michel Vovelle. Volume de l'Institut d'Histoire de la Révolution française. Sur la révolution. Approches plurielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société des Etudes Robespierristes, p. 437-447, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006830v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'affirmation de la cartographie urbaine à grande échelle dans l'Europe de la Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enrico Iachello, Biagio Salvemini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Per un atlante storico del Mezzogiorno e della Sicilia. Omaggio a Bernard Lepetit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liguori, pp.107-127, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00069762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;Who's who&amp;quot; de la noblesse florentine au XVIIe siècle: L'Istoria delle famiglie della città di Firenze de Piero Monaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés et idéologies des Temps modernes. Hommage à Arlette Jouanna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t. 1, Presses de l'Université de Montpellier, p. 79-100, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies de la polyphonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés recomposés : champs et chantiers de l'Histoire. Dirigé par Jean Boutier et Dominique Julia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Autrement, pp.296-305, 1995, Autrement. Série Mutations, 978-2-86260-516-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livres et imprimé en Limousin au XVIIIe siècle Production, diffusion, consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Cassan, Jean Boutier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les imprimés limousins, 1789-1799</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontre des Historiens du Limousin-Presses de l'Université de Limoges, pp.3-85, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00010491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociabilité politique en Europe et en Amérique à l’époque de la Révolution française. Éléments pour une approche comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5788,73 +6070,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'image de la Révolution française : communications présentées lors du congrès mondial pour le bicentenaire de la Révolution. Sorbonne : Paris, 6-12 juillet 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Pergamon Press, p.53-64, 1989, 0-08-040244-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03632969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociétés populaires et comités de surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5874,51 +6156,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Michel Vovelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'état de la France pendant la Révolution, 1789-1799</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions la Découverte, p.191-194, 1988, 9782707117489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03632908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5928,112 +6210,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le siècle des Médicis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe : encyclopédie historique. Sous la direction de Christophe Charle et Daniel Roche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1276-1277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6101,51 +6383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EB8D183"/>
+    <w:nsid w:val="35C14040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6332,51 +6614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-boutier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5794-3323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028303083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2481894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121178834" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Historien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/%C3%89cole_des_hautes_%C3%A9tudes_en_sciences_sociales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Jean_Boutier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Angiolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505157v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006833v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Berti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella D&#8217;ovidio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arnaudbizalion.fr/accueil/123-marseille-l-italienne.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790825v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badefort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Paoli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Viola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Francesco Marmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dewerpe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nordman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Revel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/mondes-lindustrie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Virmani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Palmer Thompson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyojeannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles P&#233;cout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645008v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Landi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouchon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624907v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Langlois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Aesthetic-Perceptions-of-Urban-Environments/Virmani/p/book/9780367280802#" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795002v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/24448" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21438" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshb.fr/collection" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797061v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797094v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790876v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edipuglia.it/catalogo/viaggiare-nel-mediterraneo-tra-antico-e-moderno-pdf/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=946&amp;amp;Itemid=9&amp;amp;catid=9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792091v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054115v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5382-le-grand-tour-et-l-academie-de-france-a-rome.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mirto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807905v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/pour-sciences-sociales" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807835v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808204v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/erudits-collectionneurs-amateurs-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808223v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/154910" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801051v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chateauversailles.fr/actualites/expositions/visiteurs-versailles-1682-1789#autour-de-lexposition" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807718v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644974v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.4.00323" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-1CHBSLPQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007971v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007966v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006836v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008075v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006830v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069762v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006831v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632969v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632908v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797420v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-boutier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5794-3323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028303083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2481894" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121178834" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Historien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/%C3%89cole_des_hautes_%C3%A9tudes_en_sciences_sociales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.wikipedia.org/wiki/Jean_Boutier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792080v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Angiolini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792076v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01505157v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.646.1055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01735155v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chapron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644917v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637389v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006833v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624949v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Madeleine Goulet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Berti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella D&#8217;ovidio" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644291v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644289v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010492v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603941v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Landi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.15764" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.137478" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Waquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03551173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mourlane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arnaudbizalion.fr/accueil/123-marseille-l-italienne.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790825v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Badefort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Corbin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807812v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Paoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Viola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Francesco Marmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dewerpe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Nordman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Revel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/mondes-lindustrie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Virmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Palmer Thompson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644997v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guyojeannin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles P&#233;cout" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03624907v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bonin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Langlois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Aesthetic-Perceptions-of-Urban-Environments/Virmani/p/book/9780367280802#" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795002v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/efr/24448" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21438" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797061v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797114v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mshb.fr/collection" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edipuglia.it/catalogo/viaggiare-nel-mediterraneo-tra-antico-e-moderno-pdf/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792061v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/index.php?option=com_booklibrary&amp;amp;task=view&amp;amp;id=946&amp;amp;Itemid=9&amp;amp;catid=9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792091v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798535v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5382-le-grand-tour-et-l-academie-de-france-a-rome.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807827v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Mirto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807905v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/pour-sciences-sociales" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/erudits-collectionneurs-amateurs-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/154910" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chateauversailles.fr/actualites/expositions/visiteurs-versailles-1682-1789#autour-de-lexposition" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807718v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645012v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644974v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644290v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SEUH-EB.4.00323" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/8QZ-1CHBSLPQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644898v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007971v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007966v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006836v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010576v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006830v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006831v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534591v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010491v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03632908v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797420v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>