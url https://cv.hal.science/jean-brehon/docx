--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -372,213 +372,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire les évolutions du sport scolaire du XXIème siècle au miroir du prisme territorial : l’exemple de l’Académie de Lille</w:t>
+                <w:t xml:space="preserve">Dans l’intimité de l’historien : un partage pour la communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista da ALESDE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (3), pp.369-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2023.2274188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05483779v1</w:t>
+                <w:t xml:space="preserve">hal-04378636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l’intimité de l’historien : un partage pour la communauté</w:t>
+                <w:t xml:space="preserve">Lire les évolutions du sport scolaire du XXIème siècle au miroir du prisme territorial : l’exemple de l’Académie de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista da ALESDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.169-190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378636v1</w:t>
+                <w:t xml:space="preserve">hal-05483779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des échecs au quotidien ? De l’intention égalitaire à la reproduction des inégalités dans la presse écrite “jeunesse”</w:t>
               </w:r>
@@ -748,252 +748,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fiction à la réalité : les temps ordinaires d’une « belle équipe » de football féminin</w:t>
+                <w:t xml:space="preserve">Ce que la presse écrite jeunesse donne à lire et à voir : le genre du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gozillon</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 47 (1), pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.047.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673912v1</w:t>
+                <w:t xml:space="preserve">hal-03593604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la presse écrite jeunesse donne à lire et à voir : le genre du sport</w:t>
+                <w:t xml:space="preserve">De la fiction à la réalité : les temps ordinaires d’une « belle équipe » de football féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Bohuon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/es.047.0063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03593604v1</w:t>
+                <w:t xml:space="preserve">hal-03673912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« End of regulation time » : what is left of bell tower football ?</w:t>
               </w:r>
@@ -1042,265 +1042,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comme un garçon… » : Corinne Diacre, un·e entraîneur·e de football professionnel comme les autres ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’expatrier pour « faire savoir son savoir-faire » ? Analyse de la mobilité internationale des entraîneurs français de football professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bréhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.131.0045⟩</w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (183), pp. 163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.183.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405947v1</w:t>
+                <w:t xml:space="preserve">hal-03405909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’expatrier pour « faire savoir son savoir-faire » ? Analyse de la mobilité internationale des entraîneurs français de football professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Comme un garçon… » : Corinne Diacre, un·e entraîneur·e de football professionnel comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Juskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (183), pp. 163-175. </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Football par et pour les femmes, 1 (131), pp. 45-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.183.0163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.131.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405909v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La radicalisation dans le sport au prisme de la sociologie de Norbert Elias : des commérages aux logiques de l’exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1347,51 +1347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport amateur fantasme une forme de radicalité religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 180, pp. 28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1792,51 +1792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronomètre et survêtement ? Être entraîneur de haut niveau aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1868,269 +1868,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer dans la profession d’entraîneur : qui sont les élus ?</w:t>
+                <w:t xml:space="preserve">Entraîneur de football professionnel : itinéraire d’un joueur gâté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Entraînant : le journal de l'UNECATEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°136, pp. 55-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.4907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825033v1</w:t>
+                <w:t xml:space="preserve">hal-03406716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraîneur de football professionnel : itinéraire d’un joueur gâté ?</w:t>
+                <w:t xml:space="preserve">Entrer dans la profession d’entraîneur : qui sont les élus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bréhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Entraînant : le journal de l'UNECATEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.4907⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03406716v1</w:t>
+                <w:t xml:space="preserve">hal-03825033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer dans la profession d’entraîneur : qui sont les élus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2162,407 +2162,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entraîneur professionnel de football : entrer, exercer et durer dans le métier</w:t>
+                <w:t xml:space="preserve">Entraîner ou éduquer ? L'entraîneur face aux déviances du football du dimanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Salle</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Entraînant : le journal de l'UNECATEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19</w:t>
+              <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°149, pp. 31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03825028v1</w:t>
+                <w:t xml:space="preserve">hal-03406762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir entraîneur pro de football : entre formation et valorisation d’acquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n°159, pp. 40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entraîneur professionnel de football : entrer, exercer et durer dans le métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Entraînant : le journal de l'UNECATEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 19, pp. 20-21</w:t>
+              <w:t xml:space="preserve">, 2015, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416883v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraîner ou éduquer ? L'entraîneur face aux déviances du football du dimanche</w:t>
+                <w:t xml:space="preserve">L’entraîneur professionnel de football : entrer, exercer et durer dans le métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n°149, pp. 31-33</w:t>
+              <w:t xml:space="preserve">L'Entraînant : le journal de l'UNECATEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp. 20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03406762v1</w:t>
+                <w:t xml:space="preserve">hal-03416883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prémisses de la sportivisation de la gymnastique : l'exemple de l'Association régionale des gymnastes du Nord (1879-1914)</w:t>
               </w:r>
@@ -2652,230 +2652,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women Coaches of Men’s Professional Football in Europe: the Exception that Proves the Rule?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La lumière, l'ombre et l'oubli ? Des professionnel.le.s sur sièges éjectables: les entraîneur.e.s de football en France et en Europe. Les vulnérabilités au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bréhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Hidri-Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international : Beyond the Big Five. The Professionalisation of Football in Europe, from the 1960s to nowadays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, May 2021, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim et CEREP, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03483369v1</w:t>
+                <w:t xml:space="preserve">hal-04524401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lumière, l'ombre et l'oubli ? Des professionnel.le.s sur sièges éjectables: les entraîneur.e.s de football en France et en Europe. Les vulnérabilités au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Women Coaches of Men’s Professional Football in Europe: the Exception that Proves the Rule?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Juskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Hidri-Neys</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Émile Durkheim et CEREP, Mar 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès international : Beyond the Big Five. The Professionalisation of Football in Europe, from the 1960s to nowadays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, May 2021, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524401v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Au labeur des dames », Corinne Diacre, un.e entraîneur.e de football professionnel comme les autres ?</w:t>
               </w:r>
@@ -2969,51 +2969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporter son savoir-faire pour le faire savoir ? Analyse de la mobilité des entraîneurs français de football professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3045,234 +3045,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre de foot, territoire des footballs, les Hauts de France : les différences dans l'excellence.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La radicalisation vue par le football « d’en bas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) congrès international de la Société de sociologie du sport en langue française « Pratiques sportives, logiques sociales et enjeux territoriaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3SLF, May 2019, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">Symposium sports et radicalisation. Quels liens ? Interroger la place des activités sportives dans les mécanismes de radicalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, May 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523491v1</w:t>
+                <w:t xml:space="preserve">hal-04524423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La radicalisation vue par le football « d’en bas »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terre de foot, territoire des footballs, les Hauts de France : les différences dans l'excellence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caby Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sports et radicalisation. Quels liens ? Interroger la place des activités sportives dans les mécanismes de radicalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, May 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) congrès international de la Société de sociologie du sport en langue française « Pratiques sportives, logiques sociales et enjeux territoriaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF, May 2019, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524423v1</w:t>
+                <w:t xml:space="preserve">hal-04523491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraîner : un travail d’équipe ? Décider, décider de déléguer, déléguer la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3323,51 +3323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier et investir un terrain « difficile d’accès ». Retour sur enquêtes : le cas de joueurs et entraîneurs professionnels de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3431,51 +3431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences du football : la formation du jeune footballeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFF, Nov 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3500,51 +3500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur du métier de coach : L’entraîneur professionnel de football, manager ou technicien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3621,51 +3621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Carrefours d’histoire du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3716,51 +3716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international montrer le travail et les groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL, Sep 2015, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3785,51 +3785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation de l’éducateur de football : entre uniformité nationale et singularités régionales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1/31 AFS, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4020,51 +4020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études sur l’EPS du Second Vingtième Siècle (1945-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées « Yves Gougeon »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4225,51 +4225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraîneur de haut-niveau : l’homme aux mille casquettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4445,51 +4445,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt ans après... Écrire l'histoire du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4920,51 +4920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique du football en EPS au XXIe : enjeux, réalités et aléas d’un « continuum sportif et scolaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérome Visioli; Oriane Petiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les sports collectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, A paraître</w:t>
@@ -5019,51 +5019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri-Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5114,51 +5114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme(s) entraîneure(s) du football professionnel masculin. L’exception qui confirme la règle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri-Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5480,51 +5480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraîner : un travail d’équipe ? Décider, décider de déléguer, déléguer la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6111,51 +6111,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’éducation physique et sportive, encadrer et animer le sport scolaire au sein de l’Académie de Lille : identités et singularités d’une discipline et de ses acteurs : enjeux et réalités du sport scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6199,51 +6199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’éducation physique et sportive, encadrer et animer le sport scolaire au sein de l’Académie de Lille : identités et singularités d’une discipline et de ses acteurs : enjeux et réalités du sport scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6313,77 +6313,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Nuytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Marasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRJSCS. 2018, 111 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6677,51 +6677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gozillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378636v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2274188" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04338536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593604v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405947v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0045" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2017.1409728" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406716v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4907" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825028v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406753v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416883v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.080.0073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03483369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523491v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8176" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niedzwialowska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois da Rocha-Carneiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03529580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04338693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03407252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8306" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03412922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8251" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03412943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8343" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04493871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04493870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03461063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Marasa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03460978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gozillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2274188" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04338536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2017.1409728" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.080.0073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03483369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8176" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niedzwialowska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois da Rocha-Carneiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03529580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04338693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03407252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8306" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03412922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8251" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03412943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8343" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04493871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04493870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03461063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Marasa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03460978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>