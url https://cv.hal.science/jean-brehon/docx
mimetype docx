--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -248,367 +248,385 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2025.2518098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’institutionnalisation du football féminin au crible des politiques sportives fédérales : Suède-France, « on refait le match » (XXe-XXIe siècles)</w:t>
+                <w:t xml:space="preserve">L’institutionnalisation du football féminin au crible des politiques sportives fédérales : Suède-France, « on refait le match » (XX e -XXI e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, N° 145 (2), pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.145.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans l’intimité de l’historien : un partage pour la communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (3), pp.369-394. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2023.2274188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire les évolutions du sport scolaire du XXIème siècle au miroir du prisme territorial : l’exemple de l’Académie de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista da ALESDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (1), pp.169-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des échecs au quotidien ? De l’intention égalitaire à la reproduction des inégalités dans la presse écrite “jeunesse”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,1076 +654,1085 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural anchoring of women’s football or deception? Comparative historical analysis of the processes of institutionalization of the practice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soccer and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 25 (2), pp.187-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14660970.2023.2265201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que la presse écrite jeunesse donne à lire et à voir : le genre du sport</w:t>
+                <w:t xml:space="preserve">De la fiction à la réalité : les temps ordinaires d’une « belle équipe » de football féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Bohuon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593604v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fiction à la réalité : les temps ordinaires d’une « belle équipe » de football féminin</w:t>
+                <w:t xml:space="preserve">Ce que la presse écrite jeunesse donne à lire et à voir : le genre du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gozillon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Nord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 47 (1), pp.63-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.047.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673912v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« End of regulation time » : what is left of bell tower football ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Open Sports Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’expatrier pour « faire savoir son savoir-faire » ? Analyse de la mobilité internationale des entraîneurs français de football professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Comme un garçon… » : Corinne Diacre, un·e entraîneur·e de football professionnel comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Juskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.183.0163⟩</w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Football par et pour les femmes, 1 (131), pp. 45-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.131.0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405909v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comme un garçon… » : Corinne Diacre, un·e entraîneur·e de football professionnel comme les autres ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S’expatrier pour « faire savoir son savoir-faire » ? Analyse de la mobilité internationale des entraîneurs français de football professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bréhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.131.0045⟩</w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (183), pp. 163-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.183.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405947v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La radicalisation dans le sport au prisme de la sociologie de Norbert Elias : des commérages aux logiques de l’exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Avec la pensée de Norbert Elias : usages contemporains à propos du sport, 2 (128), pp. 61-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.128.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport amateur fantasme une forme de radicalité religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libération</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion, inaptitudes : ce que le football (en milieu scolaire) est capable de dispenser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caby Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La voix des Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le football des villages est-il en train de disparaître ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magazine, So foot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière la casquette de l’entraîneur pro de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 180, pp. 28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Tracksuit’ or ‘business suit’? Effects of the clothing styles of French professional football managers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1724,917 +1751,917 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (11), pp. 1721-1738. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17430437.2017.1409728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronomètre et survêtement ? Être entraîneur de haut niveau aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n°180, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraîneur de football professionnel : itinéraire d’un joueur gâté ?</w:t>
+                <w:t xml:space="preserve">Entrer dans la profession d’entraîneur : qui sont les élus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bréhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Entraînant : le journal de l'UNECATEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406716v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer dans la profession d’entraîneur : qui sont les élus ?</w:t>
+                <w:t xml:space="preserve">Entraîneur de football professionnel : itinéraire d’un joueur gâté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Entraînant : le journal de l'UNECATEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°136, pp. 55-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.4907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825033v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer dans la profession d’entraîneur : qui sont les élus ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Entraînant : le journal de l'UNECATEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21, pp. 18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraîner ou éduquer ? L'entraîneur face aux déviances du football du dimanche</w:t>
+                <w:t xml:space="preserve">L’entraîneur professionnel de football : entrer, exercer et durer dans le métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n°149, pp. 31-33</w:t>
+              <w:t xml:space="preserve">L'Entraînant : le journal de l'UNECATEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406762v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir entraîneur pro de football : entre formation et valorisation d’acquis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n°159, pp. 40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entraîneur professionnel de football : entrer, exercer et durer dans le métier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Entraînant : le journal de l'UNECATEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 19</w:t>
+              <w:t xml:space="preserve">, 2015, 19, pp. 20-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03825028v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entraîneur professionnel de football : entrer, exercer et durer dans le métier</w:t>
+                <w:t xml:space="preserve">Entraîner ou éduquer ? L'entraîneur face aux déviances du football du dimanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Juskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Entraînant : le journal de l'UNECATEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19, pp. 20-21</w:t>
+              <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n°149, pp. 31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416883v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prémisses de la sportivisation de la gymnastique : l'exemple de l'Association régionale des gymnastes du Nord (1879-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (80), pp. 73-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.080.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2644,254 +2671,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lumière, l'ombre et l'oubli ? Des professionnel.le.s sur sièges éjectables: les entraîneur.e.s de football en France et en Europe. Les vulnérabilités au travail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Women Coaches of Men’s Professional Football in Europe: the Exception that Proves the Rule?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Juskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Hidri-Neys</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Émile Durkheim et CEREP, Mar 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Congrès international : Beyond the Big Five. The Professionalisation of Football in Europe, from the 1960s to nowadays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, May 2021, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524401v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women Coaches of Men’s Professional Football in Europe: the Exception that Proves the Rule?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La lumière, l'ombre et l'oubli ? Des professionnel.le.s sur sièges éjectables: les entraîneur.e.s de football en France et en Europe. Les vulnérabilités au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bréhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaya Hidri-Neys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international : Beyond the Big Five. The Professionalisation of Football in Europe, from the 1960s to nowadays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lausanne, May 2021, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Les vulnérabilités au travail. Regards croisés des sciences sociales en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim et CEREP, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483369v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Au labeur des dames », Corinne Diacre, un.e entraîneur.e de football professionnel comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2920,631 +2947,631 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrés de la Société Savante de Management Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts de France, Dec 2020, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exporter son savoir-faire pour le faire savoir ? Analyse de la mobilité des entraîneurs français de football professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès international de la Société de sociologie du sport en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3SLF, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La radicalisation vue par le football « d’en bas »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terre de foot, territoire des footballs, les Hauts de France : les différences dans l'excellence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caby Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sports et radicalisation. Quels liens ? Interroger la place des activités sportives dans les mécanismes de radicalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, May 2019, Arras, France</w:t>
+              <w:t xml:space="preserve">10ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) congrès international de la Société de sociologie du sport en langue française « Pratiques sportives, logiques sociales et enjeux territoriaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3SLF, May 2019, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524423v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terre de foot, territoire des footballs, les Hauts de France : les différences dans l'excellence.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La radicalisation vue par le football « d’en bas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès international de la Société de Sociologie du Sport de Langue Française (3SLF) congrès international de la Société de sociologie du sport en langue française « Pratiques sportives, logiques sociales et enjeux territoriaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3SLF, May 2019, Bordeaux (France), France</w:t>
+              <w:t xml:space="preserve">Symposium sports et radicalisation. Quels liens ? Interroger la place des activités sportives dans les mécanismes de radicalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, May 2019, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523491v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraîner : un travail d’équipe ? Décider, décider de déléguer, déléguer la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jugement et prise de décision en football</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'étude sport et actions motrices; CesamS; Université de Caen Normandie, May 2014, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier et investir un terrain « difficile d’accès ». Retour sur enquêtes : le cas de joueurs et entraîneurs professionnels de football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème congrès international de la société de sociologie du sport et de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SSSLF, Jun 2017, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer en contexte incertain : le cas des apprentis au métier de footballeur professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sciences du football : la formation du jeune footballeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFF, Nov 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur du métier de coach : L’entraîneur professionnel de football, manager ou technicien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,277 +3586,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress of sciences and football « Image, mulltimedia and new technologies »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entraîneur professionnel de football : homme de pouvoir et/ou d’autorité ? Approche prosopographique d’une élite du football français (1960-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Carrefours d’histoire du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas les masques : costard ou survêtement ? La mise en scène des entraîneurs professionnels de football dans la presse spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international montrer le travail et les groupes professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNIL, Sep 2015, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation de l’éducateur de football : entre uniformité nationale et singularités régionales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3844,146 +3871,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe colloque international « Football et recherches »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFF, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès au métier d’entraineur de football professionnel : le meilleur va-t-il au meilleur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès de l’Association Française de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RT1/31 AFS, Sep 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3993,133 +4020,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études sur l’EPS du Second Vingtième Siècle (1945-2005)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées « Yves Gougeon »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 240 p., 2009, Cultures sportives, 978-2-84832-098-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.8176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4129,147 +4156,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Faire profession” d’historien du sport, du corps, de l’éducation physique et des pratiques physiques : (re)penser le métier à l’œuvre du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46 (3), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraîneur de haut-niveau : l’homme aux mille casquettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,144 +4311,144 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°180, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’Éducation Physique et Sportive : entre le dire et le faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Niedzwialowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études consacrées à l’Éducation Physique et Sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS : Revue education physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°77, 96 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4431,192 +4458,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vingt ans après... Écrire l'histoire du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François da Rocha-Carneiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, coll. Desport et des histoires, 978-2-84287-871-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04400019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur mon banc - Récit d'un entraîneur du dimanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lumières de Lille, 120 p., 2013, 978-2-919111-14-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4626,137 +4653,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur du métier d’inspecteur d’académie, inspecteur pédagogique régional d’éducation physique et sportive (IA-IPR EPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EPURE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux marges de l’histoire de l’éducation physique scolaire. Les années 1930-1950 et le court XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.189-205, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abracadabra ? Les « pouvoirs » des médias sur le processus d’institutionnalisation du football des femmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4785,448 +4812,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sportives dans les médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05524178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Je suis donc je pense” : le parler de soi comme outil de l’historien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pulim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingt ans après… Écrire l’histoire du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-147, 2023, 284287871X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique du football en EPS au XXIe : enjeux, réalités et aléas d’un « continuum sportif et scolaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérome Visioli; Oriane Petiot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les sports collectifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRAPS, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le cinéma transcende la réalité du football féminin : Une belle équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri-Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gozillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans Thomas Bauer (Dir.). Sport et Cinéma : la technique à l’épreuve du réel.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULIM, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme(s) entraîneure(s) du football professionnel masculin. L’exception qui confirme la règle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri-Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Juskowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans HÜSER D., (Dir.) Und da sind dann auch endlich die Damen Fußballerinnen. Frankreich-Forum Universität des Saarlandes, 18, p. 487-513.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauen-Profifussballtrainer(innen) : Die Ausnahme, die die Regel bestätigt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaya Hidri Neys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5259,73 +5286,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dietmar Hüser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frau-Macht-Sport – Deutsch-französisch-europäische Perspektiven auf die Geschichte des Frauenfußballs im 20. Jahrhundert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Transcript, 2022, Frankreich-Forum</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme(s) entraîneure(s) du football professionnel masculin. L’exception qui confirme la règle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5358,73 +5385,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dietmar Hüser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Und da sind dann auch endlich die Damen Fußballerinnen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus d’institutionnalisation du football féminin au prisme des politiques publiques égalitaires : une exception française ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5444,87 +5471,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fanny Vasseur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explorer le champ lexical de l’égalité femme/homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presse Université, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entraîner : un travail d’équipe ? Décider, décider de déléguer, déléguer la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5539,555 +5566,555 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">dans DOSSEVILLE F., (dir.), La Jugement et prise de décision en football. Presses Universitaires de Caen, p.47-60.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Wachmar, figure emblématique et pionnière de la gymnastique nordiste avant 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Dorvillé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandes figures sportives du Nord‐ Pas‐de‐Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp. 21-37, 2012, Sports et sciences sociales, 978-2-7574-0152-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Européanisation et singularités nationales : une éducation physique « à la française » ou « France étrangère » (1952-2006) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Bréhon; Olivier Chovaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études sur l’EPS du Second Vingtième Siècle (1945-2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 201-214, 2009, Cultures sportives, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.8176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Histoire de l’éducation physique et sportive de 1945 à nos jours : « une histoire sous surveillance » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Bréhon; Olivier Chovaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études sur l’EPS du Second Vingtième Siècle (1945-2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 67-81, 2009, Cultures sportives, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.8176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du sport à l’école aux projets éducatifs et culturels du sport scolaire : prolongement de l’EPS ou vivier du sport civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Alban Lebecq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leçons d'histoire sur l'éducation physique d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vigot, 2005, Repères en éducation physique et en sport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence et la vitalité du rugby scolaire arrageois (1970-2000) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Chovaux; William Nuytens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rugby : un monde à part ? Enigmes et intrigues d’une culture atypique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 133-149, 2005, Cultures sportives, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.apu.8343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essaimage et organisation des sociétés de gymnastique dans l’arrondissement d’Arras (1870-1900) : les limites du modèle affinitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Alban Lebecq. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports, éducation physique et mouvements affinitaires au XXe siècle. Tome 2 : Valeurs affinitaires et sociabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2004, Espaces et temps du sport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6097,323 +6124,323 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’éducation physique et sportive, encadrer et animer le sport scolaire au sein de l’Académie de Lille : identités et singularités d’une discipline et de ses acteurs : enjeux et réalités du sport scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dossier documentaire (vol.2), INSPE Nord de France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner l’éducation physique et sportive, encadrer et animer le sport scolaire au sein de l’Académie de Lille : identités et singularités d’une discipline et de ses acteurs : enjeux et réalités du sport scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dossier documentaire (vol.1), INSPE Nord de France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04493870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports et radicalisation. Interroger la place des activités sportives dans les mécanismes de radicalisation. Explorations et études de cas dans les Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams Nuytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chovaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianni Marasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRJSCS. 2018, 111 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6423,114 +6450,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage des corps et modèles &amp;quot;franceétangers&amp;quot; dans les sociétés de gymnastique du Nord : la toile e(s)t le réseau (1869-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bréhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Paul Valéry de Montpellier, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03460978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6677,51 +6704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gozillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2274188" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483779v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04338536v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0063" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0163" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416429v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416514v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406248v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406232v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2017.1409728" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482600v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406716v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4907" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825028v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416883v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.080.0073" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03483369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409097v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523491v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390508v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405570v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8176" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8176" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413337v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niedzwialowska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400019v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois da Rocha-Carneiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03529580v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483850v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524178v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04338693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03407252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825007v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413809v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409021v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825013v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8306" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03412922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8251" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03412943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413119v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8433" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8343" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04493871v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04493870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03461063v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Marasa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03460978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Br&#233;hon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gozillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri Neys" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Juskowiak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2025.2518098" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0049" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2274188" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chovaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04338536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524175v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2023.2265201" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03673912v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.047.0063" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413375v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0045" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405909v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.183.0163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.128.0061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416429v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416514v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406248v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406232v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2017.1409728" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03482600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406716v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4907" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825028v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Salle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03416883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406762v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03406744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.080.0073" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03483369v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Hidri-Neys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409097v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524419v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390462v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390465v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390497v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8176" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8176" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03405585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Niedzwialowska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04400019v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois da Rocha-Carneiro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03529580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524178v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04338693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03407252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825007v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03656868v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413809v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409021v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03409363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8306" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03412922v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8251" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03412943v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413119v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/apu/8433" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.8343" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03413132v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04493871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04493870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03461063v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Marasa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/tel-03460978v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>