--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1013,209 +1013,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting with Symbol, Sound and Feature Spaces in Orchidée, a Computer-Aided Orchestration Environment</w:t>
+                <w:t xml:space="preserve">Spatial Sound Synthesis in Computer-Aided Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Carpentier</w:t>
+                <w:t xml:space="preserve">Marlon Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Music Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34 (1), pp.10-27. </w:t>
+              <w:t xml:space="preserve">Organised Sound</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (3), pp.271-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/comj.2010.34.1.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1355771810000300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683471v1</w:t>
+                <w:t xml:space="preserve">hal-00683469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Sound Synthesis in Computer-Aided Composition</w:t>
+                <w:t xml:space="preserve">Interacting with Symbol, Sound and Feature Spaces in Orchidée, a Computer-Aided Orchestration Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlon Schumacher</w:t>
+                <w:t xml:space="preserve">Grégoire Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organised Sound</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 15 (3), pp.271-289. </w:t>
+              <w:t xml:space="preserve">Computer Music Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (1), pp.10-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1355771810000300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/comj.2010.34.1.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683469v1</w:t>
+                <w:t xml:space="preserve">hal-00683471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Lisp/CLOS Programming in OpenMusic</w:t>
               </w:r>
@@ -1785,217 +1785,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumental Radiation Patterns as Models for Corpus-Based Spatial Sound Synthesis: Cosmologies for Piano and 3D Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aaron Einbond</w:t>
+                <w:t xml:space="preserve">Composing Structured Music Generation Processes with Creative Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pontificia Universidad Católica de Chile, 2021, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">2nd Joint Conference on AI Music Creativity (AIMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348826v1</w:t>
+                <w:t xml:space="preserve">hal-03325451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composing Structured Music Generation Processes with Creative Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Nika</w:t>
+                <w:t xml:space="preserve">Instrumental Radiation Patterns as Models for Corpus-Based Spatial Sound Synthesis: Cosmologies for Piano and 3D Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Einbond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Joint Conference on AI Music Creativity (AIMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Graz, Austria</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pontificia Universidad Católica de Chile, 2021, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325451v1</w:t>
+                <w:t xml:space="preserve">hal-03348826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polytemporal Model for Musical Scheduling</w:t>
               </w:r>
@@ -2221,247 +2221,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolist: An Open Authoring Environment for End-user Symbolic Notation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Motion to Musical Gesture: Experiments with Machine Learning in Computer-Aided Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rama Gottfried</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Bresson</w:t>
+                <w:t xml:space="preserve">Paul Best</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Farhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">MUME 2018: International Workshop on Musical Metacreation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804933v1</w:t>
+                <w:t xml:space="preserve">hal-01815988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Motion to Musical Gesture: Experiments with Machine Learning in Computer-Aided Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Symbolist: An Open Authoring Environment for End-user Symbolic Notation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rama Gottfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alireza Farhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MUME 2018: International Workshop on Musical Metacreation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Salamanca, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815988v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical Gesture Recognition Using Machine Learning and Audio Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,243 +2506,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01839050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed Sequences: A Framework for Computer-Aided Composition with Temporal Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next-generation Computer-aided Composition Environment: A New Implementation of OpenMusic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TENOR 2017, 3rd International Conference on Technologies for Music Notation and Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484077v1</w:t>
+                <w:t xml:space="preserve">hal-01567619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation Computer-aided Composition Environment: A New Implementation of OpenMusic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timed Sequences: A Framework for Computer-Aided Composition with Temporal Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference (ICMC'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">TENOR 2017, 3rd International Conference on Technologies for Music Notation and Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567619v2</w:t>
+                <w:t xml:space="preserve">hal-01484077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landschaften – Visualization, Control and Processing of Sounds in 3D Spaces</w:t>
               </w:r>
@@ -3323,204 +3323,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural Theory of Rhythm Notation based on Tree Representations and Term Rewriting</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tempo Curving as a Framework for Interactive Computer-Aided Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Maccallum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computation in Music: 5th International Conference, MCM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oscar Bandtlow and Elaine Chew, Jun 2015, London, United Kingdom. pp.12</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138642v1</w:t>
+                <w:t xml:space="preserve">hal-01166166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempo Curving as a Framework for Interactive Computer-Aided Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Structural Theory of Rhythm Notation based on Tree Representations and Term Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Donat-Bouillud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Maccallum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">Mathematics and Computation in Music: 5th International Conference, MCM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oscar Bandtlow and Elaine Chew, Jun 2015, London, United Kingdom. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166166v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools and Applications for Interactive-Algorithmic Control of Sound Spatialization in OpenMusic</w:t>
               </w:r>
@@ -3532,51 +3532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4126,265 +4126,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Message-Oriented Middleware with Open Sound Control and Odot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Borgean Musical Space: An Experimental Interface for Exploring Musical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Rostovtsev</w:t>
+                <w:t xml:space="preserve">Charles de Paiva Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jônatas Manzolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Freed</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Andreatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Visualisation and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14236/ewic/eva2015.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165775v1</w:t>
+                <w:t xml:space="preserve">hal-01177456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Borgean Musical Space: An Experimental Interface for Exploring Musical Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jônatas Manzolli</w:t>
+                <w:t xml:space="preserve">Dynamic Message-Oriented Middleware with Open Sound Control and Odot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Maccallum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rama Gottfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Rostovtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moreno Andreatta</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Freed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Visualisation and the Arts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of North Texas, 2015, Denton, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177456v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux espaces de la notation musicale</w:t>
               </w:r>
@@ -4576,282 +4576,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenMusic on Linux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anders Vinjar</w:t>
+                <w:t xml:space="preserve">pOM: Linking Pen Gestures to Computer-Aided Composition Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linux Audio Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">40th International Computer Music Conference (ICMC) joint with the 11th Sound &amp; Music Computing conference (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075235v1</w:t>
+                <w:t xml:space="preserve">hal-01053295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pOM: Linking Pen Gestures to Computer-Aided Composition Processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive Visual Programs for Computer-Aided Music Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Computer Music Conference (ICMC) joint with the 11th Sound &amp; Music Computing conference (SMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Symposium on Visual Languages and Human-Centric Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Melbourne, Australia. pp. 141-144, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VLHCC.2014.6883037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053295v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Visual Programs for Computer-Aided Music Composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OpenMusic on Linux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Vinjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Visual Languages and Human-Centric Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linux Audio Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Karlsruhe, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VLHCC.2014.6883037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01055239v1</w:t>
+                <w:t xml:space="preserve">hal-01075235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmation and Control of Faust Sound Processing in OpenMusic</w:t>
               </w:r>
@@ -4958,51 +4958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Donat-Bouillud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the IFIP WG 1.6 on Term Rewriting, Vienna Summer of Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jürgen Giesl, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5204,77 +5204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation: The Spectral CANON for CONLON Nancarrow by James Tenney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Paiva Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Andreatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5535,191 +5535,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Control of the CHANT Synthesizer in OpenMusic: Modelling Continuous Aspects in Sound Synthesis</w:t>
+                <w:t xml:space="preserve">Implémentations et contrôle du synthétiseur CHANT dans OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Stroppa</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference (ICMC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Huddersfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161282v1</w:t>
+                <w:t xml:space="preserve">hal-01157083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentations et contrôle du synthétiseur CHANT dans OpenMusic</w:t>
+                <w:t xml:space="preserve">The Control of the CHANT Synthesizer in OpenMusic: Modelling Continuous Aspects in Sound Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Michon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Stroppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Huddersfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157083v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMusic – Visual Programming Environment for Music Composition, Analysis and Research</w:t>
               </w:r>
@@ -5822,51 +5822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representation and Interchange of Sound Spatialization Data for Compositional Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Computer Music Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Huddersfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6055,51 +6055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Control of Periphonic Sound Spatialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlon Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6485,398 +6485,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus compositionnels et opérateurs musicaux dans ML-Maquette - Les outils de traitement du signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse musicale différentielle : principes, représentation et application à l'analyse de l'interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">Electroacoustic Music Studies Network Conference - EMS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Leicester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156973v1</w:t>
+                <w:t xml:space="preserve">hal-01162315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse musicale différentielle : principes, représentation et application à l'analyse de l'interprétation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chouvel</w:t>
+                <w:t xml:space="preserve">Mixing Time Representations in a Programmable Score Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroacoustic Music Studies Network Conference - EMS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Leicester, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lefkada, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162315v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Time Representations in a Programmable Score Editor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Agon</w:t>
+                <w:t xml:space="preserve">EARTOY : Interactions ludiques par l'audition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Viaud-Delmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lefkada, Greece</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161375v1</w:t>
+                <w:t xml:space="preserve">hal-03105404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EARTOY : Interactions ludiques par l'audition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus compositionnels et opérateurs musicaux dans ML-Maquette - Les outils de traitement du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105404v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique Lab 2 - Un environnement d'aide à la pédagogie musicale</w:t>
               </w:r>
@@ -7046,178 +7046,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Processing in OpenMusic</w:t>
+                <w:t xml:space="preserve">Temporal Control over Sound Synthesis Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing (SMC'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169018v1</w:t>
+                <w:t xml:space="preserve">hal-01161348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Control over Sound Synthesis Processes</w:t>
+                <w:t xml:space="preserve">Sound Processing in OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing (SMC'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161348v1</w:t>
+                <w:t xml:space="preserve">hal-01169018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound Writing and Representation in a Visual Programming Framework</w:t>
               </w:r>
@@ -8455,51 +8455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Andreatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9007,51 +9007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Term Rewriting Based Structural Theory of Rhythm Notation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Donat-Bouillud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9597,51 +9597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD7A2DDE"/>
+    <w:nsid w:val="2DF0CD02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9828,51 +9828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bresson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4986-4013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110827171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Einbond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02104034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Migliore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stroppa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chechile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1230136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1230632" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2014.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;dy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jmte.5.3.273_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2010.34.1.10" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Schumacher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771810000300" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9044-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2008.32.4.31" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298210801969145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fouilleul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348826v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325451v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443756v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vinjar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Gottfried" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Best" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567619v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Agger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sperber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maccallum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Freed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2975980.2975985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315689v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ycart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awek Staworko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2890246" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165775v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Rostovtsev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177456v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Paiva Santana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;natas Manzolli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/eva2015.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160759v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Geslin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820624" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075235v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053295v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2014.6883037" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Foulon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156651v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Sancho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2011.6070415" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072434" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161375v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105404v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viaud-Delmon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pachet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169018v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161348v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fingerhut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serri&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Bhagwati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadabe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amiot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106274v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134780v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungeheuer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353799v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/3298-the-om-composer-s-book-3-9782752102836.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134096v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142078v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007PA066400" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01525998v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bresson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4986-4013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110827171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Einbond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02104034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Migliore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stroppa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chechile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1230136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1230632" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2014.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;dy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jmte.5.3.273_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Schumacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771810000300" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2010.34.1.10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9044-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2008.32.4.31" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298210801969145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fouilleul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443756v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vinjar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Best" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Gottfried" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567619v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Agger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sperber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maccallum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Freed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2975980.2975985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315689v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ycart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awek Staworko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2890246" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Paiva Santana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;natas Manzolli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/eva2015.8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Rostovtsev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160759v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Geslin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820624" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053295v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2014.6883037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Foulon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156651v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Sancho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2011.6070415" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072434" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viaud-Delmon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pachet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169018v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fingerhut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serri&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Bhagwati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadabe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amiot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106274v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134780v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungeheuer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353799v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/3298-the-om-composer-s-book-3-9782752102836.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134096v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142078v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007PA066400" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01525998v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>