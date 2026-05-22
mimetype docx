--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -2329,204 +2329,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolist: An Open Authoring Environment for End-user Symbolic Notation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rama Gottfried</w:t>
+                <w:t xml:space="preserve">Musical Gesture Recognition Using Machine Learning and Audio Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01804933v1</w:t>
+                <w:t xml:space="preserve">hal-01839050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical Gesture Recognition Using Machine Learning and Audio Descriptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Best</w:t>
+                <w:t xml:space="preserve">Symbolist: An Open Authoring Environment for End-user Symbolic Notation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rama Gottfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diemo Schwarz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Content-Based Multimedia Indexing (CBMI'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">International Conference on Technologies for Music Notation and Representation (TENOR'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839050v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-generation Computer-aided Composition Environment: A New Implementation of OpenMusic</w:t>
               </w:r>
@@ -2899,295 +2899,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">o.OM: Structured-Functional Communication between Computer Music Systems using OSC and Odot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Supervised Approach for Rhythm Transcription Based on Tree Series Enumeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ycart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrian Freed</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slawomir Staworko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGPLAN Workshop on Functional Art, Music, Modeling &amp; Design (FARM '16)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Utrecht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353794v1</w:t>
+                <w:t xml:space="preserve">hal-01315689v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Supervised Approach for Rhythm Transcription Based on Tree Series Enumeration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">o.OM: Structured-Functional Communication between Computer Music Systems using OSC and Odot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Ycart</w:t>
+                <w:t xml:space="preserve">John Maccallum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Jacquemard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Slawomir Staworko</w:t>
+                <w:t xml:space="preserve">Adrian Freed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference (ICMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGPLAN Workshop on Functional Art, Music, Modeling &amp; Design (FARM '16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Nara, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2975980.2975985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315689v2</w:t>
+                <w:t xml:space="preserve">hal-01353794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche interactive pour la transcription rythmique dans OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ycart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sławek Staworko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3342,51 +3342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempo Curving as a Framework for Interactive Computer-Aided Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Maccallum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing Conference (SMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3405,243 +3405,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Structural Theory of Rhythm Notation based on Tree Representations and Term Rewriting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Donat-Bouillud</w:t>
+                <w:t xml:space="preserve">Tools and Applications for Interactive-Algorithmic Control of Sound Spatialization in OpenMusic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computation in Music: 5th International Conference, MCM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oscar Bandtlow and Elaine Chew, Jun 2015, London, United Kingdom. pp.12</w:t>
+              <w:t xml:space="preserve">inSONIC2015, Aesthetics of Spatial Audio in Sound, Music and Sound Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138642v1</w:t>
+                <w:t xml:space="preserve">hal-01226263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and Applications for Interactive-Algorithmic Control of Sound Spatialization in OpenMusic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+                <w:t xml:space="preserve">A Structural Theory of Rhythm Notation based on Tree Representations and Term Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Donat-Bouillud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">inSONIC2015, Aesthetics of Spatial Audio in Sound, Music and Sound Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Mathematics and Computation in Music: 5th International Conference, MCM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oscar Bandtlow and Elaine Chew, Jun 2015, London, United Kingdom. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226263v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Interactive Authoring Tools for Composing Spatialization</w:t>
               </w:r>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
@@ -4126,265 +4126,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Borgean Musical Space: An Experimental Interface for Exploring Musical Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Message-Oriented Middleware with Open Sound Control and Odot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Maccallum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rama Gottfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles de Paiva Santana</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jônatas Manzolli</w:t>
+                <w:t xml:space="preserve">Ilya Rostovtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moreno Andreatta</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Freed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Visualisation and the Arts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of North Texas, 2015, Denton, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01177456v1</w:t>
+                <w:t xml:space="preserve">hal-01165775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Message-Oriented Middleware with Open Sound Control and Odot</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilya Rostovtsev</w:t>
+                <w:t xml:space="preserve">Towards a Borgean Musical Space: An Experimental Interface for Exploring Musical Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Paiva Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jônatas Manzolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrian Freed</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Andreatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Visualisation and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14236/ewic/eva2015.8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165775v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux espaces de la notation musicale</w:t>
               </w:r>
@@ -4932,77 +4932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhythm Tree Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Donat-Bouillud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the IFIP WG 1.6 on Term Rewriting, Vienna Summer of Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jürgen Giesl, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5204,77 +5204,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation: The Spectral CANON for CONLON Nancarrow by James Tenney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles de Paiva Santana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Andreatta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5535,191 +5535,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentations et contrôle du synthétiseur CHANT dans OpenMusic</w:t>
+                <w:t xml:space="preserve">The Control of the CHANT Synthesizer in OpenMusic: Modelling Continuous Aspects in Sound Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Michon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Stroppa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Huddersfield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157083v1</w:t>
+                <w:t xml:space="preserve">hal-01161282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Control of the CHANT Synthesizer in OpenMusic: Modelling Continuous Aspects in Sound Synthesis</w:t>
+                <w:t xml:space="preserve">Implémentations et contrôle du synthétiseur CHANT dans OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Stroppa</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference (ICMC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Huddersfield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161282v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMusic – Visual Programming Environment for Music Composition, Analysis and Research</w:t>
               </w:r>
@@ -5885,191 +5885,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation des données de contrôle pour la spatialisation dans OpenMusic</w:t>
+                <w:t xml:space="preserve">ML-Maquette / Musique Lab 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlon Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, New York / Stony Brook, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157046v1</w:t>
+                <w:t xml:space="preserve">hal-01161248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ML-Maquette / Musique Lab 2</w:t>
+                <w:t xml:space="preserve">Représentation des données de contrôle pour la spatialisation dans OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon Schumacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference (ICMC'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, New York / Stony Brook, United States</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161248v1</w:t>
+                <w:t xml:space="preserve">hal-01157046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compositional Control of Periphonic Sound Spatialization</w:t>
               </w:r>
@@ -6485,204 +6485,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01106321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse musicale différentielle : principes, représentation et application à l'analyse de l'interprétation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Chouvel</w:t>
+                <w:t xml:space="preserve">Mixing Time Representations in a Programmable Score Editor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroacoustic Music Studies Network Conference - EMS'07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Leicester, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lefkada, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162315v1</w:t>
+                <w:t xml:space="preserve">hal-01161375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Time Representations in a Programmable Score Editor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analyse musicale différentielle : principes, représentation et application à l'analyse de l'interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lefkada, Greece</w:t>
+              <w:t xml:space="preserve">Electroacoustic Music Studies Network Conference - EMS'07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Leicester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01161375v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EARTOY : Interactions ludiques par l'audition</w:t>
               </w:r>
@@ -7128,178 +7128,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Processing in OpenMusic</w:t>
+                <w:t xml:space="preserve">Sound Writing and Representation in a Visual Programming Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx'06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Digital Music Research Network Doctoral Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goldsmiths College, University of London, 2006, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169018v1</w:t>
+                <w:t xml:space="preserve">hal-01162309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound Writing and Representation in a Visual Programming Framework</w:t>
+                <w:t xml:space="preserve">Sound Processing in OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Music Research Network Doctoral Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Goldsmiths College, University of London, 2006, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">International Conference on Digital Audio Effects (DAFx'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162309v1</w:t>
+                <w:t xml:space="preserve">hal-01169018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMusic 5: A Cross-Platform Release of the Computer-Assisted Composition Environment</w:t>
               </w:r>
@@ -8455,51 +8455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Andreatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Assayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8994,64 +8994,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Term Rewriting Based Structural Theory of Rhythm Notation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jacquemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Donat-Bouillud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9080,172 +9080,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134096v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification of a reactive computation model for OpenMusic</w:t>
+                <w:t xml:space="preserve">Reactive Visual Programs in OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IRCAM. 2014, pp.17</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRCAM / ANR-13-JS02-0004-01 EFFICACe. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959312v1</w:t>
+                <w:t xml:space="preserve">hal-01142078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Visual Programs in OpenMusic</w:t>
+                <w:t xml:space="preserve">Specification of a reactive computation model for OpenMusic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] IRCAM / ANR-13-JS02-0004-01 EFFICACe. 2014</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Giavitto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] IRCAM. 2014, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01142078v2</w:t>
+                <w:t xml:space="preserve">hal-00959312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenMusic - LibAudioStream - Faust</w:t>
               </w:r>
@@ -9597,51 +9597,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DF0CD02"/>
+    <w:nsid w:val="D147DE3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9828,51 +9828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bresson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4986-4013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110827171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Einbond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02104034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Migliore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stroppa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chechile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1230136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1230632" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2014.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;dy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jmte.5.3.273_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Schumacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771810000300" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2010.34.1.10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9044-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2008.32.4.31" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298210801969145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fouilleul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443756v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vinjar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Best" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804933v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Gottfried" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567619v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Agger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sperber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353794v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maccallum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Freed" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2975980.2975985" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315689v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ycart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awek Staworko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2890246" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Paiva Santana" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;natas Manzolli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/eva2015.8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Rostovtsev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160759v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Geslin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820624" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053295v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2014.6883037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Foulon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156651v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Sancho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2011.6070415" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161282v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072434" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157046v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161248v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162315v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viaud-Delmon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pachet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169018v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162309v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fingerhut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serri&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Bhagwati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadabe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amiot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106274v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134780v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungeheuer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353799v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/3298-the-om-composer-s-book-3-9782752102836.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134096v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142078v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007PA066400" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01525998v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-bresson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4986-4013" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110827171" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553910v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Einbond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Carpentier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj_a_00664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02104034v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Migliore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Obin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985447v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Stroppa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nika" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Chechile" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1230136" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1230632" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965747v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Giavitto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvlc.2014.03.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159540v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gu&#233;dy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Assayag" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/jmte.5.3.273_1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/COMJ_a_00057" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683469v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Schumacher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1355771810000300" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Carpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2010.34.1.10" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683472v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-009-9044-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683473v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/comj.2008.32.4.31" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298210801969145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696328v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fouilleul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443756v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221785v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126847v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vinjar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815988v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Best" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Farhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804933v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rama Gottfried" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567619v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savannah Agger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579136v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sperber" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315689v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ycart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slawomir Staworko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maccallum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Freed" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2975980.2975985" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#322;awek Staworko" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285852v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favory" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2890246" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166166v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226263v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142022v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01224271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chemillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165775v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Rostovtsev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177456v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Paiva Santana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#244;natas Manzolli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Andreatta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14236/ewic/eva2015.8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160759v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fober" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couprie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Geslin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218595v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820624" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053295v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055239v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2014.6883037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075235v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109666v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959107v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Foulon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156651v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P&#233;rez-Sancho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLHCC.2011.6070415" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Michon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182394v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2072298.2072434" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169015v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157046v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161239v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161247v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162317v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161032v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162315v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chouvel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viaud-Delmon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pachet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bevilacqua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106275v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162309v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169018v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161332v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puig" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fingerhut" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Serri&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161261v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163294v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160625v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Bhagwati" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579138v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chadabe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159870v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Battier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Davy-Rigaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158425v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Amiot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106274v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134780v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ungeheuer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshia Cont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353799v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/sciences-de-la-musique/3298-the-om-composer-s-book-3-9782752102836.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134096v3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142078v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00807656v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007PA066400" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01525998v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>