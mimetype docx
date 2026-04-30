--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -651,1399 +651,1265 @@
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Khelladi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 197, pp.104371. </w:t>
+              <w:t xml:space="preserve">, 2020, 197, pp.500 - 600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850376v1</w:t>
+                <w:t xml:space="preserve">hal-02465650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An a posteriori-implicit turbulent model with automatic dissipation adjustment for Large Eddy Simulation of compressible flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainty Quantification in high-density fluid radial-inflow turbines for renewable low-grade temperature cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aihong Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Persky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuantong Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2019.104371⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 241, pp.313-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465650v1</w:t>
+                <w:t xml:space="preserve">hal-02105331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Quantification in high-density fluid radial-inflow turbines for renewable low-grade temperature cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aihong Zou</w:t>
+                <w:t xml:space="preserve">3D global optimal forcing and response of the supersonic boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bugeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sauret</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 398, pp.108888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2019.108888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02105331v1</w:t>
+                <w:t xml:space="preserve">hal-02462825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D global optimal forcing and response of the supersonic boundary layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bugeat</w:t>
+                <w:t xml:space="preserve">Influence of stochastic perturbations of composite laminate layups on the aeroelastic flutter of a cantilevered plate wing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.809-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.03.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2019.108888⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02462825v1</w:t>
+                <w:t xml:space="preserve">hal-03850374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of stochastic perturbations of composite laminate layups on the aeroelastic flutter of a cantilevered plate wing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 220, pp.809-826. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 220, pp.809 - 826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.03.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.03.072⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03850374v1</w:t>
+                <w:t xml:space="preserve">hal-03484787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of stochastic perturbations of composite laminate layups on the aeroelastic flutter of a cantilevered plate wing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in Parametric and Model-Form Uncertainty Quantification in Canonical Aeroelastic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.T. Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Nitschke</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lucor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2019.03.072⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (14), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12762/2018.AL14-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484787v1</w:t>
+                <w:t xml:space="preserve">hal-01935239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Parametric and Model-Form Uncertainty Quantification in Canonical Aeroelastic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal sensor placement for variational data assimilation of unsteady flows past a rotationally oscillating cylinder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D Lucor</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 823, pp.230 - 277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12762/2018.AL14-07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03892600v1</w:t>
+                <w:t xml:space="preserve">hal-01548417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal sensor placement for variational data assimilation of unsteady flows past a rotationally oscillating cylinder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mons</w:t>
+                <w:t xml:space="preserve">Model-form and predictive uncertainty quantification in linear aeroelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian T. Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Cinnella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.137-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01548417v1</w:t>
+                <w:t xml:space="preserve">hal-02171192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-form and predictive uncertainty quantification in linear aeroelasticity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
+                <w:t xml:space="preserve">Data assimilation-based reconstruction of urban pollutant release characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Margheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2017.05.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.232 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jweia.2017.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171192v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data assimilation-based reconstruction of urban pollutant release characteristics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+                <w:t xml:space="preserve">Time-harmonic Navier-Stokes computations of forced shock-wave oscillations in a transonic nozzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Philit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wind Engineering and Industrial Aerodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jweia.2017.07.007⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127, pp.102-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631036v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-harmonic Navier-Stokes computations of forced shock-wave oscillations in a transonic nozzle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrand</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Transit-Time Ultrasonic Flowmeters by a Direct Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Marchiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2015.12.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.886-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2016.2545714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459719v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Transit-Time Ultrasonic Flowmeters by a Direct Approach</w:t>
-[...102 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of unsteady viscous flows using data assimilation schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,51 +3219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeroelastic optimisation of composite structures in aeronautics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahshid Sharifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4056,295 +3922,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrations d'un cylindre induites par détachement tourbillonnaire en régime sous-critique</w:t>
+                <w:t xml:space="preserve">Vortex Induced Vibrations of a circular cylinder at subcritical Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Jus</w:t>
+                <w:t xml:space="preserve">Jus J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sagaut</w:t>
+                <w:t xml:space="preserve">Longatte E.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chassaing J. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagaut P.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2011 Pressure Vessels and Piping Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Beijing, China. pp.11-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/PVP2011-57392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03422683v1</w:t>
+                <w:t xml:space="preserve">hal-01307248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vortex Induced Vibrations of a circular cylinder at subcritical Reynolds number</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrations d'un cylindre induites par détachement tourbillonnaire en régime sous-critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longatte E.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sagaut P.</w:t>
+                <w:t xml:space="preserve">Yoann Jus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Longatte-Lacazedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Camille Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2011 Pressure Vessels and Piping Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307248v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03422683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex-induced vibrations of an elastically mounted cylinder with low mass-ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jus J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longatte E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassaing J. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4395,64 +4261,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortex-induced vibrations of an elastically mounted cylinder with low mass ratio at Re=3900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jus J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longatte E.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chassaing J. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,51 +4538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04620319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Galante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Wildey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024049566" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bugeat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leconte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011771" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04064039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bugeat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch. Robinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chassaing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xes&#250;s Nogueira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ram&#237;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Fidalgo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465650v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihong Zou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Persky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuantong Gu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.021" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462825v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.108888" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nitschke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.03.072" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892600v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. , Nitschke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lucor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2018.AL14-07" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171192v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Nitschke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.05.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Margheri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2017.07.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Chassaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.12.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2545714" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gomez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC81FWQW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Colominas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Foulqui&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Longatte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027659" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.06.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901448" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459737v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.09.021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3GFNLMN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.08.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tregon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GP4Z7Q1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. G&#233;rolymos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Iorio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Schott&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Placzek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdo Pag&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Sharifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Di Donfrancesco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03215254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diaz Escobar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0338" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Marchiano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0329" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mons V." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassaing J. C." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez T." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagaut P." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte-Lacazedieu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307248v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jus J." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longatte E." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2011-57392" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04620319v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Galante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Belme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Camille Chassaing" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Wildey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/Int.J.UncertaintyQuantification.2024049566" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bugeat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.390" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Leconte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coulouvrat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Marchiano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0011771" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04064039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bugeat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ch. Robinet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chassaing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sagaut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xes&#250;s Nogueira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ram&#237;rez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fern&#225;ndez-Fidalgo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Deligant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Khelladi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2019.104371" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihong Zou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Persky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuantong Gu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sauret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462825v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2019.108888" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nitschke" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vincenti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2019.03.072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.T. Nitschke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cinnella" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lucor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2018.AL14-07" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548417v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.313" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Nitschke" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cinnella" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2017.05.007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mons" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Margheri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jweia.2017.07.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Chassaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Philit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aubert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.12.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Luca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2545714" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333881v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gomez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC81FWQW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Colominas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.10.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Foulqui&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2015.06.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298949v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jus" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Longatte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4027659" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.06.028" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gomez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901448" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459737v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.09.021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3GFNLMN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459738v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.08.016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tregon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2011.08.027" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GP4Z7Q1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. G&#233;rolymos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Iorio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Schott&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Placzek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdo Pag&#232;s" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahshid Sharifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001023v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Di Donfrancesco" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03215254v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Diaz Escobar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0338" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Marchiano" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0329" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333619v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blondeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857767v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307226v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mons V." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chassaing J. C." TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez T." TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagaut P." TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307248v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jus J." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longatte E." TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/PVP2011-57392" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jus" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Longatte-Lacazedieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>