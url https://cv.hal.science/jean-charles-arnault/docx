--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -2727,222 +2727,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02184407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy study of detonation nanodiamond</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-ray photoemission spectroscopy applied to nanodiamonds: From surface chemistry to in situ reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 87, pp.248 - 260. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 84, pp.157 - 168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01838227v1</w:t>
+                <w:t xml:space="preserve">cea-01773658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray photoemission spectroscopy applied to nanodiamonds: From surface chemistry to in situ reactivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectroscopy study of detonation nanodiamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shery Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 84, pp.157 - 168. </w:t>
+              <w:t xml:space="preserve">, 2018, 87, pp.248 - 260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01773658v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01838227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t>
               </w:r>
@@ -3190,654 +3190,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01913957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual water hydrogen bond network around hydrogenated nanodiamonds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogenated nanodiamonds: Synthesis and surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00721⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.10 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cossms.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01791642v1</w:t>
+                <w:t xml:space="preserve">hal-01865554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenated nanodiamonds: Synthesis and surface properties</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unusual water hydrogen bond network around hydrogenated nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Puskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Dolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglof Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (1), pp.10 - 16. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (9), pp.5185 - 5194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cossms.2016.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865554v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01791642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylated nanodiamonds can be used as negative reference in in vitro nanogenotoxicity studies</w:t>
+                <w:t xml:space="preserve">Hydroxyl radical production induced by plasma hydrogenated nanodiamonds under X-ray irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Moche</w:t>
+                <w:t xml:space="preserve">Magdalena Kurzyp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Paget</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Claude</w:t>
+                <w:t xml:space="preserve">Yannis Cheref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.3443⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (7), pp.1237 - 1240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc08895c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01801602v1</w:t>
+                <w:t xml:space="preserve">hal-01879699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Bragg diffraction imaging characterization of synthetic diamond crystals for optical and electronic power device applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carboxylated nanodiamonds can be used as negative reference in in vitro nanogenotoxicity studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Moche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
+                <w:t xml:space="preserve">E. Lorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Morse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Eon</w:t>
+                <w:t xml:space="preserve">N. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576717003831⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (8), pp.954-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.3443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691844v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01801602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical production induced by plasma hydrogenated nanodiamonds under X-ray irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synchrotron Bragg diffraction imaging characterization of synthetic diamond crystals for optical and electronic power device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Kurzyp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Cheref</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
+                <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (7), pp.1237 - 1240. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (2), pp.561-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc08895c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576717003831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879699v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front and back side SIMS analysis of boron-doped delta-layer in diamond</w:t>
               </w:r>
@@ -3951,563 +3951,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01803833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence of nanodiamonds influenced by charge transfer from silicon and metal substrates</w:t>
+                <w:t xml:space="preserve">Mosaicity, dislocations and strain in heteroepitaxial diamond grown on iridium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+                <w:t xml:space="preserve">H. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Ondic</w:t>
+                <w:t xml:space="preserve">I. Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanuel Berhane</w:t>
+                <w:t xml:space="preserve">G. Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Aharonovich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63, pp.91 - 96. </w:t>
+              <w:t xml:space="preserve">, 2016, 66, pp.188-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869636v1</w:t>
+                <w:t xml:space="preserve">hal-01489123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaicity, dislocations and strain in heteroepitaxial diamond grown on iridium</w:t>
+                <w:t xml:space="preserve">Photoluminescence of nanodiamonds influenced by charge transfer from silicon and metal substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bensalah</w:t>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Stenger</w:t>
+                <w:t xml:space="preserve">Lukas Ondic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sakr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Barjon</w:t>
+                <w:t xml:space="preserve">Amanuel Berhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Igor Aharonovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66, pp.188-195. </w:t>
+              <w:t xml:space="preserve">, 2016, 63, pp.91 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489123v1</w:t>
+                <w:t xml:space="preserve">hal-01869636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible Light Photodiodes and Photovoltages from Detonation Nanodiamonds</w:t>
+                <w:t xml:space="preserve">Electrostatic Self-Assembly of Diamond Nanoparticles onto Al- and N-Polar Sputtered Aluminum Nitride Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohuslav Rezek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+                <w:t xml:space="preserve">Taro Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kromka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+                <w:t xml:space="preserve">Markus Reusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Weis</w:t>
+                <w:t xml:space="preserve">Verena Zuerbig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Cimalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kee-Han Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/adv.2016.115⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (11), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano6110217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905088v1</w:t>
+                <w:t xml:space="preserve">cea-01874774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Self-Assembly of Diamond Nanoparticles onto Al- and N-Polar Sputtered Aluminum Nitride Surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visible Light Photodiodes and Photovoltages from Detonation Nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Zuerbig</w:t>
+                <w:t xml:space="preserve">Bohuslav Rezek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Cimalla</w:t>
+                <w:t xml:space="preserve">Alexander Kromka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kee-Han Lee</w:t>
+                <w:t xml:space="preserve">Martin Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (11), pp.217. </w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (14), pp.971 - 975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano6110217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/adv.2016.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01874774v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Area of Carbon Nanoparticles: A Dose Metric for a More Realistic Ecotoxicological Assessment</w:t>
               </w:r>
@@ -4934,51 +4934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5068,51 +5068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5559,429 +5559,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01841441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide nucleic acid–nanodiamonds: covalent and stable conjugates for DNA targeting</w:t>
+                <w:t xml:space="preserve">Distinctive Glial and Neuronal Interfacing on Nanocrystalline Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Amel Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Falck</w:t>
+                <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paget</w:t>
+                <w:t xml:space="preserve">Simone Meffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Simic</w:t>
+                <w:t xml:space="preserve">Valérie Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra45158e⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e92562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01832084v1</w:t>
+                <w:t xml:space="preserve">hal-01344708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and physico-chemical properties of nanometric boron delta-doped diamond structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.N. Volpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gerbedoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.083702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4893186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive Glial and Neuronal Interfacing on Nanocrystalline Diamond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptide nucleic acid–nanodiamonds: covalent and stable conjugates for DNA targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Agnès</w:t>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Meffert</w:t>
+                <w:t xml:space="preserve">Caroline Falck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Forster</w:t>
+                <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+                <w:t xml:space="preserve">Vesna Simic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.e92562. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (7), pp.3566 - 3572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3ra45158e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344708v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01832084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-area high-quality single crystal diamond</w:t>
               </w:r>
@@ -6227,90 +6227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface potential of diamond and gold nanoparticles can be locally switched by surrounding materials or applied voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6355,307 +6355,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium labeling of detonation nanodiamonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface graphitization of ozone-treated detonation nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahab El-Kharbachi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+                <w:t xml:space="preserve">Mathilde Combis-Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (22), pp.2916 - 2918. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (12), pp.2739-2743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc49653h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201431397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01832109v1</w:t>
+                <w:t xml:space="preserve">hal-01102477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface graphitization of ozone-treated detonation nanodiamonds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Tritium labeling of detonation nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab El-Kharbachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Combis-Schlumberger</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201431397⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (22), pp.2916 - 2918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc49653h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01102477v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01832109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modifications of detonation nanodiamonds probed by multiwavelength Raman spectroscopy</w:t>
               </w:r>
@@ -6667,51 +6667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6899,977 +6899,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles Assume Electrical Potential According to Substrate, Size, and Surface Termination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Surface transfer doping can mediate both colloidal stability and self-assembly of nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kromka</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Batonneau-Gener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la304472w⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (19), pp.8958-8962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr02492j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01816682v1</w:t>
+                <w:t xml:space="preserve">hal-00964990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etching mechanism of diamond by Ni nanoparticles for fabrication of nanopores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+                <w:t xml:space="preserve">Switching polarity of oxidized detonation diamond nanoparticles on substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Davy Carole</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 59, pp.448-456. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210 (10), pp.2095-2099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.03.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201300052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854585v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01816686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching polarity of oxidized detonation diamond nanoparticles on substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kromka</w:t>
+                <w:t xml:space="preserve">Diamond-coated ATR prism for infrared absorption spectroscopy of surface-modified diamond nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Remes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rezek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ukraintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Babchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 270, pp.411 - 417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201300052⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-01816686v1</w:t>
+                <w:t xml:space="preserve">cea-01816405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond-coated ATR prism for infrared absorption spectroscopy of surface-modified diamond nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Babchenko</w:t>
+                <w:t xml:space="preserve">Etching mechanism of diamond by Ni nanoparticles for fabrication of nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.01.039⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.448-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01816405v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface transfer doping can mediate both colloidal stability and self-assembly of nanodiamonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Nanoparticles Assume Electrical Potential According to Substrate, Size, and Surface Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Bergonzo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (19), pp.8958-8962. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.1634-1641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3nr02492j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la304472w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964990v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01816682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylated nanodiamonds are neither cytotoxic nor genotoxic on liver, kidney, intestine and lung human cell lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Paget</w:t>
+                <w:t xml:space="preserve">Encapsulated nanodiamonds in smart microgels toward self-assembled diamond nanoarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sergent</w:t>
+                <w:t xml:space="preserve">Pierre Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grall</w:t>
+                <w:t xml:space="preserve">Candice Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Altmeyer-Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (sup1), pp.46 - 56. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.32-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/17435390.2013.855828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862308v1</w:t>
+                <w:t xml:space="preserve">cea-01792056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulated nanodiamonds in smart microgels toward self-assembled diamond nanoarrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carboxylated nanodiamonds are neither cytotoxic nor genotoxic on liver, kidney, intestine and lung human cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Altmeyer-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.32-37. </w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (sup1), pp.46 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/17435390.2013.855828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01792056v1</w:t>
+                <w:t xml:space="preserve">hal-01862308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroepitaxial diamond on iridium: New insights on domain formation</w:t>
               </w:r>
@@ -7907,51 +7907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36, pp.16 - 25. </w:t>
@@ -8304,51 +8304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8411,51 +8411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen hole doping of nanodiamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8539,334 +8539,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Surface properties of hydrogenated nanodiamonds: a chemical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perruchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (24), pp.11517-11523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20424f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675687v1</w:t>
+                <w:t xml:space="preserve">cea-01807359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-induced passivation of boron acceptors in monocrystalline and polycrystalline diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Barjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Habka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chikoidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (24), pp.11511-11516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1cp20303g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Sensitivity of Diamond Resonant Microcantilevers for Direct Detection in Liquids As Probed by Molecular Electrostatic Surface Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8888,210 +8892,206 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (19), pp.12226-12234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la2013649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of hydrogenated nanodiamonds: a chemical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (24), pp.11517-11523. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (Septembre), 233407, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cp20424f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01807359v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron-deuterium complexes in diamond: How inhomogeneity leads to incorrect carrier type identification</w:t>
               </w:r>
@@ -9224,51 +9224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface chemical modifications and surface reactivity of nanodiamonds hydrogenated by CVD plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9479,51 +9479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New one step functionalization of polycrystalline diamond films using amine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffinatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9651,77 +9651,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (7-9), pp.1117 - 1123. </w:t>
@@ -9905,51 +9905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS study of ruthenium tris-bipyridine electrografted from diazonium salt derivative on microcrystalline boron doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10051,51 +10051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local bio-sensitization of nanocrystalline boron doped diamond surfaces with biotin using electrospotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bonnauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10211,51 +10211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10992,368 +10992,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03644199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS investigation of surface graphitized nanodiamonds: evidence of a nano effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorris Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03681019v1</w:t>
+                <w:t xml:space="preserve">cea-03671301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité colloïdale des nanodiamants de synthèse hydrogénés dans l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorris Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFEC, Apr 2022, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03644196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XPS investigation of surface graphitized nanodiamonds: evidence of a nano effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03671301v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03681019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal stability of synthetic hydrogenated nanodiamonds in water</w:t>
               </w:r>
@@ -11529,51 +11529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delchevalrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11775,51 +11775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12551,51 +12551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Volpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuMIC 2014 - 9th European Microwave Integrated Circuits Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.144-145, </w:t>
@@ -12633,90 +12633,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanodiamond as a multimodal platform for drug delivery and radiosensitization of tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Combis-Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13134,51 +13134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging techniques for direct defect analysis in SC diamonds : what scanning electron microscopy and cathodoluminescence can ultimately reveal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.N. Volpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13387,273 +13387,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05464575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time investigation of diamond nucleation by laser scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A surface study of nanoseeded substrates under microwave plasma exposures and UHV annealings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pochet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milos Nesladek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver A Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Haenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond 2008 - 19th European Conference on diamond, Diamond-like Materials Carbon Nanotubes, and Nitrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Stiges, Spain</w:t>
+              <w:t xml:space="preserve">Hasselt Diamond Workshop 2008 – Surface and Bulk Defects in CVD Diamond films XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05459375v1</w:t>
+                <w:t xml:space="preserve">cea-05458330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surface study of nanoseeded substrates under microwave plasma exposures and UHV annealings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time investigation of diamond nucleation by laser scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licinio Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hasselt Diamond Workshop 2008 – Surface and Bulk Defects in CVD Diamond films XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">Diamond 2008 - 19th European Conference on diamond, Diamond-like Materials Carbon Nanotubes, and Nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stiges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05458330v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05459375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of long-term electrochemical properties of BDD electrodes for the development of in-vivo biosensors</w:t>
               </w:r>
@@ -13937,51 +13937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Sanoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Nesladek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORCHID 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Taiwan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14032,51 +14032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver A Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14256,51 +14256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS study of p-(tris(bipyridine)Ru2+)phenyl electrografted from diazonium salt derivative on microcrystalline boron doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14659,51 +14659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Simic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tromson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15356,51 +15356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US11898239B2. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15457,51 +15457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3100924B1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15519,51 +15519,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two- or three-dimensional dosimeter having a radiosensitive material of the solid polymer or gel type filled with diamond particles, and associated methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Simic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tromson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15956,51 +15956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garifo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vangijzegem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c05169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Kumar Kuntumalla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Michaelson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03269" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00487F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Arnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300260" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.10.084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04722" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03352366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ralchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03868872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorren Kirschbaum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Venerosy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03919B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mehmel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03175051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Choudhury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Golnak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Lieutenant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tranchant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c7010028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Thalassinos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Stacey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Dontschuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy J. Murdoch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mayes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6010007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.107768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barbay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temgoua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barjon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02184407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01555H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shery Chang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.06.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01773658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.03.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiendl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta05594g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dolenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglof Ritter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00721" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.06.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caliste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717003831" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurzyp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08895c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer-Calfati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pomorski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Stehlik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ondic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Berhane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.08.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensalah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stenger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslav Rezek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kromka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.115" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Yoshikawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reusch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Zuerbig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Cimalla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Han Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6110217" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Han Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.03.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340054v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Saad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.05.034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffinatto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volpe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.10.053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Michaelson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhvlediani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Falck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45158e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Volpe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893186" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344708v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agn&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meffert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongrain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092562" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schreck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Asmussen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Shikata" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Fujimori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.96" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01863446v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thuan Tran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sanoit (de)" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.05.087" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863406v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2364-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832109v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El-Kharbachi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49653h" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507377z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005176v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghassemi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas Abreu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.04.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304472w" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854585v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.03.038" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816686v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300052" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT6FT9L4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816405v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Remes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kozak" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rezek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ukraintsev" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babchenko" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.01.039" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964990v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02492j" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grall" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmeyer-Morel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.855828" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benayoun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Blin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.12.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01846952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837980v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0955-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NX5FSMD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01802314v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kiran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.014302jes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Volpe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.12.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BJ07RTL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740169v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chikoidze" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20303g" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740839v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2013649" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807359v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20424f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740788v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611035" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739482v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665435" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffinatto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delbarre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roget" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RMRFT05T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807231v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.03.019" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ4RHJC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945377v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barth" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982234" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781458v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B912468C" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N3ZH1802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781460v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bonnauron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1165" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05471870v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delclos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinio Rocha" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Intiso" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200706659" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610873v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fogarassy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003390000618" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQNQCWF9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685231v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demuynck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Speisser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Normand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644199v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Merot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644196v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714019v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644201v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325589v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Hadzifejzovic" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157398v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Keppner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin P&#246;ppler" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Knichelmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04162058v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965435v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965440v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01901744v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mer-Calfati" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2014.6997812" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912217v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delic" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2013.6720902" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798205v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798198v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807249v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.309" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807605v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05464575v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pecoraro" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1039-P04-03" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05459375v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458330v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Nesladek" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A Williams" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haenen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458263v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Sanoit" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05456565v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05459347v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnauron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Sanoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05455674v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Osawa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05461154v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agn&#232;s" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Omn&#232;s" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458308v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681021v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681020v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496752v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458418v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460455v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rousseaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447396v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818478v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09834-0-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831889v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00221" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-KRNMKDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014661v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015203v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497493v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468215v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garifo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vangijzegem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c05169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Kumar Kuntumalla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Michaelson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03269" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00487F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Arnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300260" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.10.084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04722" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03352366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ralchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03868872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorren Kirschbaum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Venerosy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03919B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mehmel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03175051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Choudhury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Golnak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Lieutenant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tranchant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c7010028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Thalassinos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Stacey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Dontschuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy J. Murdoch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mayes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6010007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.107768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barbay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temgoua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barjon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02184407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01555H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01773658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.03.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shery Chang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiendl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta05594g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.06.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dolenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglof Ritter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00721" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurzyp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08895c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claude" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3443" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caliste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717003831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer-Calfati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pomorski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489123v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensalah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stenger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Stehlik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ondic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Berhane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.08.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874774v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Yoshikawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reusch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Zuerbig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Cimalla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Han Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6110217" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslav Rezek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kromka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.115" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Han Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.03.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340054v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Saad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.05.034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffinatto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volpe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.10.053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Michaelson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhvlediani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agn&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meffert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongrain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Volpe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893186" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832084v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Falck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45158e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schreck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Asmussen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Shikata" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Fujimori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.96" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01863446v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thuan Tran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sanoit (de)" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.05.087" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863406v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2364-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El-Kharbachi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49653h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507377z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005176v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghassemi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas Abreu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.04.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02492j" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816686v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300052" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT6FT9L4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816405v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Remes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kozak" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rezek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ukraintsev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babchenko" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.01.039" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854585v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.03.038" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816682v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304472w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792056v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benayoun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Blin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.12.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862308v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grall" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmeyer-Morel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.855828" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01846952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837980v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0955-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NX5FSMD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01802314v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kiran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.014302jes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Volpe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.12.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BJ07RTL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20424f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740169v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chikoidze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20303g" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740839v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2013649" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740788v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611035" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739482v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665435" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffinatto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delbarre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roget" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RMRFT05T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807231v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.03.019" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ4RHJC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945377v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barth" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982234" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781458v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B912468C" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N3ZH1802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781460v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bonnauron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1165" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05471870v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delclos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinio Rocha" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Intiso" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200706659" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610873v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fogarassy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003390000618" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQNQCWF9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685231v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demuynck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Speisser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Normand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644199v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Merot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644196v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714019v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644201v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325589v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Hadzifejzovic" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157398v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Keppner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin P&#246;ppler" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Knichelmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04162058v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965435v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965440v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01901744v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mer-Calfati" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2014.6997812" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912217v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delic" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2013.6720902" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798205v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798198v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807249v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.309" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807605v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05464575v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pecoraro" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1039-P04-03" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458330v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Nesladek" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A Williams" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haenen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05459375v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458263v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Sanoit" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05456565v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05459347v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnauron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Sanoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05455674v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Osawa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05461154v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agn&#232;s" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Omn&#232;s" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458308v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681021v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681020v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496752v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458418v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460455v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rousseaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447396v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818478v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09834-0-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831889v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00221" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-KRNMKDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014661v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015203v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497493v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468215v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>