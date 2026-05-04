--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -2191,295 +2191,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivery of siRNA to Ewing Sarcoma Tumor Xenografted on Mice, Using Hydrogenated Detonation Nanodiamonds: Treatment Efficacy and Tissue Distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitaxial diamond on Ir/ SrTiO3/Si (001): From sequential material characterizations to fabrication of lateral Schottky diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Claveau</w:t>
+                <w:t xml:space="preserve">K.H. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delchevalrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Nehlig</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Pieters</w:t>
+                <w:t xml:space="preserve">J. Penuelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mehmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10030553⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.107768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2020.107768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02513366v1</w:t>
+                <w:t xml:space="preserve">hal-02500531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial diamond on Ir/ SrTiO3/Si (001): From sequential material characterizations to fabrication of lateral Schottky diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+                <w:t xml:space="preserve">Delivery of siRNA to Ewing Sarcoma Tumor Xenografted on Mice, Using Hydrogenated Detonation Nanodiamonds: Treatment Efficacy and Tissue Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Nehlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.H. Lee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Delchevalrie</w:t>
+                <w:t xml:space="preserve">Sophie Feuillastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Penuelas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Mehmel</w:t>
+                <w:t xml:space="preserve">Grégory Pieters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105, pp.107768. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2020.107768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10030553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500531v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02513366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocations imaging in low boron doped diamond epilayers using Field Emission Scanning Electron Microscopy (FE-SEM)</w:t>
               </w:r>
@@ -2599,77 +2599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using hydrogen isotope incorporation as a tool to unravel the surfaces of hydrogen-treated nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Nehlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Feuillastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Moskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2922,520 +2922,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01838227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining nanostructuration with boron doping to alter sub band gap acceptor states in diamond materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Venerosy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Saada</w:t>
+                <w:t xml:space="preserve">Benjamin Kiendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Jian Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Stenger</w:t>
+                <w:t xml:space="preserve">Fang Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.08.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (34), pp.16645 - 16654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ta05594g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865461v1</w:t>
+                <w:t xml:space="preserve">cea-01913957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining nanostructuration with boron doping to alter sub band gap acceptor states in diamond materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Ren</w:t>
+                <w:t xml:space="preserve">A Venerosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Gao</w:t>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Knittel</w:t>
+                <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (34), pp.16645 - 16654. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.122-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8ta05594g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01913957v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenated nanodiamonds: Synthesis and surface properties</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unusual water hydrogen bond network around hydrogenated nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Puskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Dolenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglof Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cossms.2016.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (9), pp.5185 - 5194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865554v1</w:t>
+                <w:t xml:space="preserve">cea-01791642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual water hydrogen bond network around hydrogenated nanodiamonds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogenated nanodiamonds: Synthesis and surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121 (9), pp.5185 - 5194. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.10 - 16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b00721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cossms.2016.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01791642v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyl radical production induced by plasma hydrogenated nanodiamonds under X-ray irradiation</w:t>
               </w:r>
@@ -3951,295 +3951,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01803833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaicity, dislocations and strain in heteroepitaxial diamond grown on iridium</w:t>
+                <w:t xml:space="preserve">Photoluminescence of nanodiamonds influenced by charge transfer from silicon and metal substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bensalah</w:t>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Stenger</w:t>
+                <w:t xml:space="preserve">Lukas Ondic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sakr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Barjon</w:t>
+                <w:t xml:space="preserve">Amanuel Berhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Igor Aharonovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66, pp.188-195. </w:t>
+              <w:t xml:space="preserve">, 2016, 63, pp.91 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489123v1</w:t>
+                <w:t xml:space="preserve">hal-01869636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence of nanodiamonds influenced by charge transfer from silicon and metal substrates</w:t>
+                <w:t xml:space="preserve">Mosaicity, dislocations and strain in heteroepitaxial diamond grown on iridium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+                <w:t xml:space="preserve">H. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Ondic</w:t>
+                <w:t xml:space="preserve">I. Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanuel Berhane</w:t>
+                <w:t xml:space="preserve">G. Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Aharonovich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63, pp.91 - 96. </w:t>
+              <w:t xml:space="preserve">, 2016, 66, pp.188-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869636v1</w:t>
+                <w:t xml:space="preserve">hal-01489123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Self-Assembly of Diamond Nanoparticles onto Al- and N-Polar Sputtered Aluminum Nitride Surfaces</w:t>
               </w:r>
@@ -4372,51 +4372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible Light Photodiodes and Photovoltages from Detonation Nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohuslav Rezek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,563 +4621,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of iridium on SrTiO 3 /Si (001): A promising scalable substrate for diamond heteroepitaxy</w:t>
+                <w:t xml:space="preserve">Porous diamond foam with nanometric diamond grains using Bias Enhanced Nucleation on iridium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kee Han Lee</w:t>
+                <w:t xml:space="preserve">N. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Moalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">M. Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66, pp.67 - 76. </w:t>
+              <w:t xml:space="preserve">, 2016, 68, pp.23-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848691v1</w:t>
+                <w:t xml:space="preserve">hal-01340054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous diamond foam with nanometric diamond grains using Bias Enhanced Nucleation on iridium</w:t>
+                <w:t xml:space="preserve">Epitaxy of iridium on SrTiO 3 /Si (001): A promising scalable substrate for diamond heteroepitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vaissiere</w:t>
+                <w:t xml:space="preserve">Kee Han Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K.H. Lee</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mermoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 68, pp.23-27. </w:t>
+              <w:t xml:space="preserve">, 2016, 66, pp.67 - 76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340054v1</w:t>
+                <w:t xml:space="preserve">hal-01848691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impairing the radioresistance of cancer cells by hydrogenated nanodiamonds</w:t>
+                <w:t xml:space="preserve">Plasma hydrogenated cationic detonation nanodiamonds efficiently deliver to human cells in culture functional siRNA targeting the Ewing sarcoma junction oncogene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Grall</w:t>
+                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 61, pp.290 - 298. </w:t>
+              <w:t xml:space="preserve">, 2015, 45, pp.93 - 98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.05.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864192v1</w:t>
+                <w:t xml:space="preserve">cea-01807460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma hydrogenated cationic detonation nanodiamonds efficiently deliver to human cells in culture functional siRNA targeting the Ewing sarcoma junction oncogene</w:t>
+                <w:t xml:space="preserve">Impairing the radioresistance of cancer cells by hydrogenated nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Rémi Bertrand</w:t>
+                <w:t xml:space="preserve">Romain Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Pioche-Durieu</w:t>
+                <w:t xml:space="preserve">Lina Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan A. Ayala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Céline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 45, pp.93 - 98. </w:t>
+              <w:t xml:space="preserve">, 2015, 61, pp.290 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.05.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01807460v1</w:t>
+                <w:t xml:space="preserve">hal-01864192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond porous membranes: A material toward analytical chemistry</w:t>
               </w:r>
@@ -5559,732 +5559,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01841441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive Glial and Neuronal Interfacing on Nanocrystalline Diamond</w:t>
+                <w:t xml:space="preserve">Peptide nucleic acid–nanodiamonds: covalent and stable conjugates for DNA targeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bendali</w:t>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Agnès</w:t>
+                <w:t xml:space="preserve">Caroline Falck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Meffert</w:t>
+                <w:t xml:space="preserve">Vincent Paget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Forster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+                <w:t xml:space="preserve">Vesna Simic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092562⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (7), pp.3566 - 3572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra45158e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344708v1</w:t>
+                <w:t xml:space="preserve">cea-01832084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and physico-chemical properties of nanometric boron delta-doped diamond structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Chicot</w:t>
+                <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fiori</w:t>
+                <w:t xml:space="preserve">P.N. Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gerbedoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116, pp.083702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4893186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide nucleic acid–nanodiamonds: covalent and stable conjugates for DNA targeting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distinctive Glial and Neuronal Interfacing on Nanocrystalline Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Falck</w:t>
+                <w:t xml:space="preserve">Simone Meffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paget</w:t>
+                <w:t xml:space="preserve">Valérie Forster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Simic</w:t>
+                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (7), pp.3566 - 3572. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e92562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ra45158e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01832084v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-area high-quality single crystal diamond</w:t>
+                <w:t xml:space="preserve">Diamond electrodes for trace alpha pollutant sequestration via covalent grafting of nitrilotriacetic acid (NTA) ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Schreck</w:t>
+                <w:t xml:space="preserve">Quang Thuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jes Asmussen</w:t>
+                <w:t xml:space="preserve">Jacques Sanoit (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinichi Shikata</w:t>
+                <w:t xml:space="preserve">Sylvie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoji Fujimori</w:t>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (06), pp.504 - 510. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.430 - 434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/mrs.2014.96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.05.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863375v1</w:t>
+                <w:t xml:space="preserve">cea-01863446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond electrodes for trace alpha pollutant sequestration via covalent grafting of nitrilotriacetic acid (NTA) ligand</w:t>
+                <w:t xml:space="preserve">Large-area high-quality single crystal diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Thuan Tran</w:t>
+                <w:t xml:space="preserve">Matthias Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Sanoit (de)</w:t>
+                <w:t xml:space="preserve">Jes Asmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pierre</w:t>
+                <w:t xml:space="preserve">Shinichi Shikata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+                <w:t xml:space="preserve">Naoji Fujimori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136, pp.430 - 434. </w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (06), pp.504 - 510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.05.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2014.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01863446v1</w:t>
+                <w:t xml:space="preserve">hal-01863375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface potential of diamond and gold nanoparticles can be locally switched by surrounding materials or applied voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6374,77 +6374,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface graphitization of ozone-treated detonation nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Combis-Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6533,77 +6533,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab El-Kharbachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (22), pp.2916 - 2918. </w:t>
@@ -6667,51 +6667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mermoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6899,709 +6899,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005176v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface transfer doping can mediate both colloidal stability and self-assembly of nanodiamonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Nanoparticles Assume Electrical Potential According to Substrate, Size, and Surface Termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Bergonzo</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3nr02492j⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29, pp.1634-1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la304472w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964990v1</w:t>
+                <w:t xml:space="preserve">cea-01816682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching polarity of oxidized detonation diamond nanoparticles on substrates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Etching mechanism of diamond by Ni nanoparticles for fabrication of nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kromka</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 210 (10), pp.2095-2099. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59, pp.448-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201300052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01816686v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00854585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond-coated ATR prism for infrared absorption spectroscopy of surface-modified diamond nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface transfer doping can mediate both colloidal stability and self-assembly of nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Remes</w:t>
+                <w:t xml:space="preserve">I. Batonneau-Gener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kozak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Babchenko</w:t>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.01.039⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (19), pp.8958-8962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3nr02492j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01816405v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etching mechanism of diamond by Ni nanoparticles for fabrication of nanopores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+                <w:t xml:space="preserve">Switching polarity of oxidized detonation diamond nanoparticles on substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Davy Carole</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.03.038⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 210 (10), pp.2095-2099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201300052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00854585v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01816686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles Assume Electrical Potential According to Substrate, Size, and Surface Termination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexander Kromka</w:t>
+                <w:t xml:space="preserve">Diamond-coated ATR prism for infrared absorption spectroscopy of surface-modified diamond nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Remes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rezek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ukraintsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Babchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29, pp.1634-1641. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 270, pp.411 - 417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la304472w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01816682v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01816405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulated nanodiamonds in smart microgels toward self-assembled diamond nanoarrays</w:t>
               </w:r>
@@ -7626,51 +7626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7855,51 +7855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroepitaxial diamond on iridium: New insights on domain formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7907,51 +7907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouttemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Etcheberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36, pp.16 - 25. </w:t>
@@ -8157,51 +8157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sanoit (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8304,51 +8304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8411,90 +8411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen hole doping of nanodiamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsai-Yang Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8539,338 +8539,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of hydrogenated nanodiamonds: a chemical investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp20424f⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (Septembre), 233407, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01807359v1</w:t>
+                <w:t xml:space="preserve">hal-00675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-induced passivation of boron acceptors in monocrystalline and polycrystalline diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Habka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Barjon</w:t>
+                <w:t xml:space="preserve">Jacques Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Habka</w:t>
+                <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chikoidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (24), pp.11511-11516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1cp20303g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Sensitivity of Diamond Resonant Microcantilevers for Direct Detection in Liquids As Probed by Molecular Electrostatic Surface Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8892,206 +8888,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (19), pp.12226-12234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la2013649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Surface properties of hydrogenated nanodiamonds: a chemical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perruchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84 (Septembre), 233407, 5 p. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (24), pp.11517-11523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20424f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675687v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01807359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron-deuterium complexes in diamond: How inhomogeneity leads to incorrect carrier type identification</w:t>
               </w:r>
@@ -9224,90 +9224,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface chemical modifications and surface reactivity of nanodiamonds hydrogenated by CVD plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.11481-11487. </w:t>
@@ -9479,51 +9479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New one step functionalization of polycrystalline diamond films using amine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffinatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9651,77 +9651,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (7-9), pp.1117 - 1123. </w:t>
@@ -9905,51 +9905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS study of ruthenium tris-bipyridine electrografted from diazonium salt derivative on microcrystalline boron doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10051,51 +10051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local bio-sensitization of nanocrystalline boron doped diamond surfaces with biotin using electrospotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bonnauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10103,51 +10103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (5), pp.872-879. </w:t>
@@ -10886,51 +10886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de particules coeur-coquilles de diamant dopé au bore pour la photoélectrocatalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10992,368 +10992,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03644199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XPS investigation of surface graphitized nanodiamonds: evidence of a nano effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03671301v1</w:t>
+                <w:t xml:space="preserve">cea-03681019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité colloïdale des nanodiamants de synthèse hydrogénés dans l'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorris Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEC, Apr 2022, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03644196v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03671301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS investigation of surface graphitized nanodiamonds: evidence of a nano effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId410" w:history="1">
+                <w:t xml:space="preserve">Stabilité colloïdale des nanodiamants de synthèse hydrogénés dans l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorris Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEC, Apr 2022, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03681019v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03644196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal stability of synthetic hydrogenated nanodiamonds in water</w:t>
               </w:r>
@@ -11529,51 +11529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delchevalrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11624,51 +11624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectrocatalytic conversion of CO2 : application of transition metal functionalised diamond particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sneha Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11874,51 +11874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structure and spectroscopie properties of fluorinated diamond materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Drisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12124,51 +12124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond heteroepitaxy on Ir / SrTiO3 / Si (001) substrates: from nucleation to thick films characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12176,51 +12176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th international conference on diamond and related materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Gothenborg, Sweden</w:t>
@@ -12249,51 +12249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Bias Enhanced Nucleation parameters on diamond heteroepitaxy on Ir/SrTiO3/Si (001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12374,51 +12374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(001) Ir / SrTiO3 / Si: a promising substrate for diamond heteroepitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12551,51 +12551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Volpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuMIC 2014 - 9th European Microwave Integrated Circuits Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.144-145, </w:t>
@@ -12633,51 +12633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanodiamond as a multimodal platform for drug delivery and radiosensitization of tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13134,51 +13134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging techniques for direct defect analysis in SC diamonds : what scanning electron microscopy and cathodoluminescence can ultimately reveal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.N. Volpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13387,273 +13387,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05464575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surface study of nanoseeded substrates under microwave plasma exposures and UHV annealings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time investigation of diamond nucleation by laser scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licinio Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hasselt Diamond Workshop 2008 – Surface and Bulk Defects in CVD Diamond films XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">Diamond 2008 - 19th European Conference on diamond, Diamond-like Materials Carbon Nanotubes, and Nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stiges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05458330v1</w:t>
+                <w:t xml:space="preserve">cea-05459375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time investigation of diamond nucleation by laser scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A surface study of nanoseeded substrates under microwave plasma exposures and UHV annealings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Nesladek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver A Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pochet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ken Haenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond 2008 - 19th European Conference on diamond, Diamond-like Materials Carbon Nanotubes, and Nitrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Stiges, Spain</w:t>
+              <w:t xml:space="preserve">Hasselt Diamond Workshop 2008 – Surface and Bulk Defects in CVD Diamond films XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05459375v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05458330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of long-term electrochemical properties of BDD electrodes for the development of in-vivo biosensors</w:t>
               </w:r>
@@ -13691,51 +13691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, and Nitrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Sitges, Spain</w:t>
@@ -13790,77 +13790,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Diamant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13885,51 +13885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inert diamond surfaces as novel candidates for bio-electronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13937,51 +13937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques de Sanoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Nesladek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORCHID 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Taiwan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14032,64 +14032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver A Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eiji Osawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14125,277 +14125,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05455674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell adhesion on polycrystalline boron doped diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XPS study of p-(tris(bipyridine)Ru2+)phenyl electrografted from diazonium salt derivative on microcrystalline boron doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Agnès</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Diamond, Diamond-like Materials Carbon Nanotubes, and Nitrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Hasselt Diamond Workshop 2008 – Surface and Bulk Defects in CVD Diamond films XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05461154v1</w:t>
+                <w:t xml:space="preserve">cea-05458308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS study of p-(tris(bipyridine)Ru2+)phenyl electrografted from diazonium salt derivative on microcrystalline boron doped diamond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Agnès</w:t>
+                <w:t xml:space="preserve">Cell adhesion on polycrystalline boron doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques De Sanoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mailley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martial Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hasselt Diamond Workshop 2008 – Surface and Bulk Defects in CVD Diamond films XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Hasselt, Belgium</w:t>
+              <w:t xml:space="preserve">19th European Conference on Diamond, Diamond-like Materials Carbon Nanotubes, and Nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05458308v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05461154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14521,51 +14521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality crystalline boron doped diamond growth on spherical monodisperse silica particles and impact of seeding density on the microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14659,51 +14659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Coletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Simic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tromson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14797,51 +14797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licinio Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasselt Diamond Workshop 2008 – Surface and Bulk Defects in CVD Diamond films XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15356,51 +15356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US11898239B2. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15457,51 +15457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3100924B1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15519,90 +15519,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two- or three-dimensional dosimeter having a radiosensitive material of the solid polymer or gel type filled with diamond particles, and associated methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Simic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tromson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15956,51 +15956,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garifo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vangijzegem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c05169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Kumar Kuntumalla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Michaelson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03269" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00487F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Arnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300260" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.10.084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04722" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03352366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ralchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03868872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorren Kirschbaum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Venerosy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03919B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mehmel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03175051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Choudhury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Golnak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Lieutenant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tranchant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c7010028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Thalassinos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Stacey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Dontschuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy J. Murdoch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mayes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6010007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.107768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barbay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temgoua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barjon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02184407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01555H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01773658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.03.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shery Chang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiendl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta05594g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865554v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.06.007" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791642v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dolenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglof Ritter" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00721" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurzyp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08895c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claude" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3443" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caliste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717003831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer-Calfati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pomorski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489123v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensalah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stenger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Stehlik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ondic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Berhane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.08.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874774v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Yoshikawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reusch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Zuerbig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Cimalla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Han Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6110217" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslav Rezek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kromka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.115" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Han Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.03.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340054v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Saad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.05.034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffinatto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volpe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.10.053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Michaelson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhvlediani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agn&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meffert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongrain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058487v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Volpe" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893186" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832084v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Falck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45158e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schreck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Asmussen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Shikata" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Fujimori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.96" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01863446v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thuan Tran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sanoit (de)" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.05.087" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863406v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2364-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El-Kharbachi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49653h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507377z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005176v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghassemi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas Abreu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.04.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02492j" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816686v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300052" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT6FT9L4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816405v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Remes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kozak" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rezek" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ukraintsev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babchenko" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.01.039" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854585v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.03.038" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816682v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304472w" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792056v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benayoun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Blin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.12.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862308v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grall" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmeyer-Morel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.855828" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01846952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837980v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0955-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NX5FSMD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01802314v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kiran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.014302jes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Volpe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.12.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BJ07RTL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20424f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740169v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habka" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chikoidze" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20303g" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740839v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2013649" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740788v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611035" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739482v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665435" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffinatto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delbarre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roget" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RMRFT05T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807231v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.03.019" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ4RHJC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945377v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barth" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982234" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781458v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B912468C" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N3ZH1802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781460v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bonnauron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1165" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05471870v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delclos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinio Rocha" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Intiso" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200706659" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610873v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fogarassy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003390000618" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQNQCWF9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685231v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demuynck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Speisser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Normand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644199v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Merot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644196v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714019v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644201v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325589v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Hadzifejzovic" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157398v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Keppner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin P&#246;ppler" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Knichelmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04162058v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965435v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965440v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01901744v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mer-Calfati" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2014.6997812" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912217v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delic" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2013.6720902" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798205v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798198v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807249v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.309" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807605v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05464575v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pecoraro" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1039-P04-03" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458330v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Nesladek" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A Williams" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haenen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05459375v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458263v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Sanoit" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05456565v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05459347v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnauron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Sanoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05455674v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Osawa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05461154v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agn&#232;s" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Omn&#232;s" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458308v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681021v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681020v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496752v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458418v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460455v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rousseaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447396v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818478v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09834-0-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831889v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00221" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-KRNMKDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014661v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015203v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497493v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468215v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garifo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vangijzegem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c05169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Kumar Kuntumalla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Michaelson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03269" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00487F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Arnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300260" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.10.084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04722" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03352366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ralchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03868872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorren Kirschbaum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Venerosy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03919B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mehmel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03175051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Choudhury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Golnak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Lieutenant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tranchant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c7010028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Thalassinos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Stacey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Dontschuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy J. Murdoch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mayes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6010007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.107768" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barbay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temgoua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barjon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02184407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01555H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01773658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.03.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shery Chang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiendl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta05594g" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dolenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglof Ritter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00721" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.06.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurzyp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08895c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claude" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3443" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caliste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717003831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer-Calfati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pomorski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Stehlik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ondic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Berhane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.08.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensalah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stenger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874774v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Yoshikawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reusch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Zuerbig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Cimalla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Han Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6110217" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslav Rezek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kromka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.115" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340054v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Han Lee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.03.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Saad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.05.034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffinatto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volpe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.10.053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Michaelson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhvlediani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Falck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45158e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Volpe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893186" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344708v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agn&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meffert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongrain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092562" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01863446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thuan Tran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sanoit (de)" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.05.087" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863375v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schreck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Asmussen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Shikata" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Fujimori" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.96" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863406v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2364-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El-Kharbachi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49653h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507377z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005176v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghassemi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas Abreu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.04.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304472w" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854585v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.03.038" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964990v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02492j" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816686v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300052" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT6FT9L4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Remes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kozak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rezek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ukraintsev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babchenko" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.01.039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792056v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benayoun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Blin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.12.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862308v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grall" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmeyer-Morel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.855828" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01846952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837980v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0955-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NX5FSMD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01802314v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kiran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.014302jes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Volpe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.12.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BJ07RTL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740169v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chikoidze" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20303g" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740839v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2013649" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807359v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20424f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740788v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611035" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739482v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665435" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffinatto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delbarre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roget" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RMRFT05T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807231v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.03.019" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ4RHJC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945377v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barth" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982234" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781458v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B912468C" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N3ZH1802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781460v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bonnauron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1165" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05471870v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delclos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinio Rocha" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Intiso" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200706659" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610873v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fogarassy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003390000618" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQNQCWF9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685231v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demuynck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Speisser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Normand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644199v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Merot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714019v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644201v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325589v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Hadzifejzovic" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157398v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Keppner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin P&#246;ppler" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Knichelmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04162058v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965435v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965440v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01901744v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mer-Calfati" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2014.6997812" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912217v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delic" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2013.6720902" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798205v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798198v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807249v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.309" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807605v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05464575v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pecoraro" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1039-P04-03" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05459375v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458330v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Nesladek" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A Williams" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haenen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458263v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Sanoit" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05456565v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05459347v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnauron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Sanoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05455674v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Osawa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458308v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Omn&#232;s" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05461154v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agn&#232;s" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681021v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681020v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496752v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458418v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460455v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rousseaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447396v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818478v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09834-0-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831889v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00221" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-KRNMKDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014661v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015203v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497493v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468215v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>