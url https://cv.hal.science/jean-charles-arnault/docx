--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2922,295 +2922,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01838227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining nanostructuration with boron doping to alter sub band gap acceptor states in diamond materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kiendl</w:t>
+                <w:t xml:space="preserve">A Venerosy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Ren</w:t>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Knittel</w:t>
+                <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ta05594g⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01913957v1</w:t>
+                <w:t xml:space="preserve">hal-01865461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal suspensions of monodisperse diamond core-shells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining nanostructuration with boron doping to alter sub band gap acceptor states in diamond materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Choudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kiendl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Venerosy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Saada</w:t>
+                <w:t xml:space="preserve">Jian Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Fang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Stenger</w:t>
+                <w:t xml:space="preserve">Peter Knittel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.122-131. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (34), pp.16645 - 16654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2018.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ta05594g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865461v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01913957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual water hydrogen bond network around hydrogenated nanodiamonds</w:t>
               </w:r>
@@ -3415,429 +3415,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxyl radical production induced by plasma hydrogenated nanodiamonds under X-ray irradiation</w:t>
+                <w:t xml:space="preserve">Carboxylated nanodiamonds can be used as negative reference in in vitro nanogenotoxicity studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Kurzyp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Hélène Moche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Cheref</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
+                <w:t xml:space="preserve">V. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cc08895c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (8), pp.954-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jat.3443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879699v1</w:t>
+                <w:t xml:space="preserve">cea-01801602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylated nanodiamonds can be used as negative reference in in vitro nanogenotoxicity studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchrotron Bragg diffraction imaging characterization of synthetic diamond crystals for optical and electronic power device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lorge</w:t>
+                <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Claude</w:t>
+                <w:t xml:space="preserve">J. Morse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Caliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jat.3443⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (2), pp.561-569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576717003831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01801602v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron Bragg diffraction imaging characterization of synthetic diamond crystals for optical and electronic power device applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroxyl radical production induced by plasma hydrogenated nanodiamonds under X-ray irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Fernandez</w:t>
+                <w:t xml:space="preserve">Magdalena Kurzyp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Eon</w:t>
+                <w:t xml:space="preserve">Yannis Cheref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sicard-Roselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (2), pp.561-569. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (7), pp.1237 - 1240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576717003831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6cc08895c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691844v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front and back side SIMS analysis of boron-doped delta-layer in diamond</w:t>
               </w:r>
@@ -3951,563 +3951,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01803833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence of nanodiamonds influenced by charge transfer from silicon and metal substrates</w:t>
+                <w:t xml:space="preserve">Mosaicity, dislocations and strain in heteroepitaxial diamond grown on iridium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+                <w:t xml:space="preserve">H. Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Ondic</w:t>
+                <w:t xml:space="preserve">I. Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanuel Berhane</w:t>
+                <w:t xml:space="preserve">G. Sakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Aharonovich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63, pp.91 - 96. </w:t>
+              <w:t xml:space="preserve">, 2016, 66, pp.188-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869636v1</w:t>
+                <w:t xml:space="preserve">hal-01489123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaicity, dislocations and strain in heteroepitaxial diamond grown on iridium</w:t>
+                <w:t xml:space="preserve">Photoluminescence of nanodiamonds influenced by charge transfer from silicon and metal substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bensalah</w:t>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Stenger</w:t>
+                <w:t xml:space="preserve">Lukas Ondic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sakr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Barjon</w:t>
+                <w:t xml:space="preserve">Amanuel Berhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bachelet</w:t>
+                <w:t xml:space="preserve">Igor Aharonovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66, pp.188-195. </w:t>
+              <w:t xml:space="preserve">, 2016, 63, pp.91 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2015.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01489123v1</w:t>
+                <w:t xml:space="preserve">hal-01869636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic Self-Assembly of Diamond Nanoparticles onto Al- and N-Polar Sputtered Aluminum Nitride Surfaces</w:t>
+                <w:t xml:space="preserve">Visible Light Photodiodes and Photovoltages from Detonation Nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taro Yoshikawa</w:t>
+                <w:t xml:space="preserve">Bohuslav Rezek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Reusch</w:t>
+                <w:t xml:space="preserve">Alexander Kromka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Zuerbig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kee-Han Lee</w:t>
+                <w:t xml:space="preserve">Martin Weis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano6110217⟩</w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (14), pp.971 - 975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/adv.2016.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01874774v1</w:t>
+                <w:t xml:space="preserve">hal-01905088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible Light Photodiodes and Photovoltages from Detonation Nanodiamonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrostatic Self-Assembly of Diamond Nanoparticles onto Al- and N-Polar Sputtered Aluminum Nitride Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taro Yoshikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Reusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohuslav Rezek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stepan Stehlik</w:t>
+                <w:t xml:space="preserve">Verena Zuerbig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kromka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+                <w:t xml:space="preserve">Volker Cimalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Weis</w:t>
+                <w:t xml:space="preserve">Kee-Han Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (14), pp.971 - 975. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (11), pp.217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/adv.2016.115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano6110217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905088v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01874774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Area of Carbon Nanoparticles: A Dose Metric for a More Realistic Ecotoxicological Assessment</w:t>
               </w:r>
@@ -4621,295 +4621,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous diamond foam with nanometric diamond grains using Bias Enhanced Nucleation on iridium</w:t>
+                <w:t xml:space="preserve">Epitaxy of iridium on SrTiO 3 /Si (001): A promising scalable substrate for diamond heteroepitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Vaissiere</w:t>
+                <w:t xml:space="preserve">Kee Han Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K.H. Lee</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mermoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+                <w:t xml:space="preserve">Rahma Moalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 68, pp.23-27. </w:t>
+              <w:t xml:space="preserve">, 2016, 66, pp.67 - 76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340054v1</w:t>
+                <w:t xml:space="preserve">hal-01848691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxy of iridium on SrTiO 3 /Si (001): A promising scalable substrate for diamond heteroepitaxy</w:t>
+                <w:t xml:space="preserve">Porous diamond foam with nanometric diamond grains using Bias Enhanced Nucleation on iridium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kee Han Lee</w:t>
+                <w:t xml:space="preserve">N. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.H. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Moalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
+                <w:t xml:space="preserve">M. Mermoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 66, pp.67 - 76. </w:t>
+              <w:t xml:space="preserve">, 2016, 68, pp.23-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848691v1</w:t>
+                <w:t xml:space="preserve">hal-01340054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma hydrogenated cationic detonation nanodiamonds efficiently deliver to human cells in culture functional siRNA targeting the Ewing sarcoma junction oncogene</w:t>
               </w:r>
@@ -5559,758 +5559,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01841441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptide nucleic acid–nanodiamonds: covalent and stable conjugates for DNA targeting</w:t>
+                <w:t xml:space="preserve">Distinctive Glial and Neuronal Interfacing on Nanocrystalline Diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Amel Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Falck</w:t>
+                <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paget</w:t>
+                <w:t xml:space="preserve">Simone Meffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Simic</w:t>
+                <w:t xml:space="preserve">Valérie Forster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra45158e⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, pp.e92562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01832084v1</w:t>
+                <w:t xml:space="preserve">hal-01344708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic and physico-chemical properties of nanometric boron delta-doped diamond structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peptide nucleic acid–nanodiamonds: covalent and stable conjugates for DNA targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fiori</w:t>
+                <w:t xml:space="preserve">Claire Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.N. Volpe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
+                <w:t xml:space="preserve">Caroline Falck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Gerbedoen</w:t>
+                <w:t xml:space="preserve">Vincent Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Simic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4893186⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (7), pp.3566 - 3572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra45158e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058487v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01832084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinctive Glial and Neuronal Interfacing on Nanocrystalline Diamond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic and physico-chemical properties of nanometric boron delta-doped diamond structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Agnès</w:t>
+                <w:t xml:space="preserve">Gauthier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Meffert</w:t>
+                <w:t xml:space="preserve">Alexandre Fiori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Forster</w:t>
+                <w:t xml:space="preserve">P.N. Volpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Nhi Tran Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+                <w:t xml:space="preserve">Jean-Claude Gerbedoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9, pp.e92562. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116, pp.083702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0092562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4893186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344708v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond electrodes for trace alpha pollutant sequestration via covalent grafting of nitrilotriacetic acid (NTA) ligand</w:t>
+                <w:t xml:space="preserve">Large-area high-quality single crystal diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang Thuan Tran</w:t>
+                <w:t xml:space="preserve">Matthias Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Sanoit (de)</w:t>
+                <w:t xml:space="preserve">Jes Asmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pierre</w:t>
+                <w:t xml:space="preserve">Shinichi Shikata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+                <w:t xml:space="preserve">Naoji Fujimori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136, pp.430 - 434. </w:t>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (06), pp.504 - 510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.05.087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/mrs.2014.96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01863446v1</w:t>
+                <w:t xml:space="preserve">hal-01863375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-area high-quality single crystal diamond</w:t>
+                <w:t xml:space="preserve">Diamond electrodes for trace alpha pollutant sequestration via covalent grafting of nitrilotriacetic acid (NTA) ligand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Schreck</w:t>
+                <w:t xml:space="preserve">Quang Thuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jes Asmussen</w:t>
+                <w:t xml:space="preserve">Jacques Sanoit (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinichi Shikata</w:t>
+                <w:t xml:space="preserve">Sylvie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoji Fujimori</w:t>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 39 (06), pp.504 - 510. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.430 - 434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/mrs.2014.96⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2014.05.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863375v1</w:t>
+                <w:t xml:space="preserve">cea-01863446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface potential of diamond and gold nanoparticles can be locally switched by surrounding materials or applied voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6355,307 +6355,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface graphitization of ozone-treated detonation nanodiamonds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+                <w:t xml:space="preserve">Tritium labeling of detonation nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab El-Kharbachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garcia-Argote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Combis-Schlumberger</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 211 (12), pp.2739-2743. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (22), pp.2916 - 2918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201431397⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cc49653h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102477v1</w:t>
+                <w:t xml:space="preserve">cea-01832109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium labeling of detonation nanodiamonds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface graphitization of ozone-treated detonation nanodiamonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Combis-Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (12), pp.2739-2743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201431397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc49653h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01832109v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modifications of detonation nanodiamonds probed by multiwavelength Raman spectroscopy</w:t>
               </w:r>
@@ -6905,51 +6905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles Assume Electrical Potential According to Substrate, Size, and Surface Termination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6957,51 +6957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29, pp.1634-1641. </w:t>
@@ -7065,51 +7065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7307,51 +7307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching polarity of oxidized detonation diamond nanoparticles on substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Stehlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7359,51 +7359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kromka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 210 (10), pp.2095-2099. </w:t>
@@ -7581,325 +7581,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01816405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulated nanodiamonds in smart microgels toward self-assembled diamond nanoarrays</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carboxylated nanodiamonds are neither cytotoxic nor genotoxic on liver, kidney, intestine and lung human cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Altmeyer-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 33, pp.32-37. </w:t>
+              <w:t xml:space="preserve">Nanotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (sup1), pp.46 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3109/17435390.2013.855828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01792056v1</w:t>
+                <w:t xml:space="preserve">hal-01862308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboxylated nanodiamonds are neither cytotoxic nor genotoxic on liver, kidney, intestine and lung human cell lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Paget</w:t>
+                <w:t xml:space="preserve">Encapsulated nanodiamonds in smart microgels toward self-assembled diamond nanoarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sergent</w:t>
+                <w:t xml:space="preserve">Pierre Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Grall</w:t>
+                <w:t xml:space="preserve">Candice Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Altmeyer-Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Girard</w:t>
+                <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (sup1), pp.46 - 56. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33, pp.32-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/17435390.2013.855828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2012.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862308v1</w:t>
+                <w:t xml:space="preserve">cea-01792056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroepitaxial diamond on iridium: New insights on domain formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vaissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8157,51 +8157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sanoit (de)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8304,51 +8304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8450,51 +8450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsai-Yang Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8539,559 +8539,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface properties of hydrogenated nanodiamonds: a chemical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perruchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (24), pp.11517-11523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20424f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675687v1</w:t>
+                <w:t xml:space="preserve">cea-01807359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-induced passivation of boron acceptors in monocrystalline and polycrystalline diamond</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early stages of surface graphitization on nanodiamond probed by x-ray photoelectron spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1cp20303g⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (Septembre), 233407, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.233407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740169v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sensitivity of Diamond Resonant Microcantilevers for Direct Detection in Liquids As Probed by Molecular Electrostatic Surface Interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+                <w:t xml:space="preserve">Hydrogen-induced passivation of boron acceptors in monocrystalline and polycrystalline diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Habka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chikoidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la2013649⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (24), pp.11511-11516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cp20303g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00740839v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties of hydrogenated nanodiamonds: a chemical investigation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Gesset</w:t>
+                <w:t xml:space="preserve">High Sensitivity of Diamond Resonant Microcantilevers for Direct Detection in Liquids As Probed by Molecular Electrostatic Surface Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bongrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Scorsone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (24), pp.11517-11523. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (19), pp.12226-12234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cp20424f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la2013649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01807359v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron-deuterium complexes in diamond: How inhomogeneity leads to incorrect carrier type identification</w:t>
               </w:r>
@@ -9479,51 +9479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New one step functionalization of polycrystalline diamond films using amine derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffinatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9651,77 +9651,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (7-9), pp.1117 - 1123. </w:t>
@@ -9905,51 +9905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS study of ruthenium tris-bipyridine electrografted from diazonium salt derivative on microcrystalline boron doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10051,51 +10051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local bio-sensitization of nanocrystalline boron doped diamond surfaces with biotin using electrospotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bonnauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10103,51 +10103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensor letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (5), pp.872-879. </w:t>
@@ -10211,51 +10211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10833,51 +10833,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -10886,51 +10886,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de particules coeur-coquilles de diamant dopé au bore pour la photoélectrocatalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10992,368 +10992,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03644199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XPS investigation of surface graphitized nanodiamonds: evidence of a nano effect</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorris Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03681019v1</w:t>
+                <w:t xml:space="preserve">cea-03671301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation en spectroscopie de photoémission de nanodiamants produits par différents modes de synthèse présentant différentes chimies de surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilité colloïdale des nanodiamants de synthèse hydrogénés dans l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorris Saoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Spectroscopies de Photoémission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEC, Apr 2022, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03671301v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03644196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité colloïdale des nanodiamants de synthèse hydrogénés dans l'eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">XPS investigation of surface graphitized nanodiamonds: evidence of a nano effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEC, Apr 2022, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03644196v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03681019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal stability of synthetic hydrogenated nanodiamonds in water</w:t>
               </w:r>
@@ -11529,51 +11529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delchevalrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11624,51 +11624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoelectrocatalytic conversion of CO2 : application of transition metal functionalised diamond particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sneha Choudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11775,51 +11775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gheeraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Girons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11874,51 +11874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structure and spectroscopie properties of fluorinated diamond materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiendl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Drisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12176,51 +12176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th international conference on diamond and related materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Gothenborg, Sweden</w:t>
@@ -12672,51 +12672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Combis-Schlumberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13134,51 +13134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging techniques for direct defect analysis in SC diamonds : what scanning electron microscopy and cathodoluminescence can ultimately reveal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.N. Volpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13445,51 +13445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licinio Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond 2008 - 19th European Conference on diamond, Diamond-like Materials Carbon Nanotubes, and Nitrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Stiges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13633,303 +13633,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05458330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of long-term electrochemical properties of BDD electrodes for the development of in-vivo biosensors</w:t>
+                <w:t xml:space="preserve">Nanoparticules de diamant : caractérisation des terminaisons de surface et fonctionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Vanhove</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques De Sanoit</w:t>
+                <w:t xml:space="preserve">H. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Perruchas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, and Nitrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">GDR Diamant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05458263v1</w:t>
+                <w:t xml:space="preserve">cea-05456565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules de diamant : caractérisation des terminaisons de surface et fonctionnalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation of long-term electrochemical properties of BDD electrodes for the development of in-vivo biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vanhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques De Sanoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Girard</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Pascal Mailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Diamant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">19th European Conference on Diamond, Diamond-Like Materials, Carbon Nanotubes, and Nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05456565v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05458263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-inert diamond surfaces as novel candidates for bio-electronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14000,450 +14000,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05459347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of diamond nanoparticles under microwave plasma exposures and UHV annealings studied by surface analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell adhesion on polycrystalline boron doped diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Agnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques De Sanoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eiji Osawa</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Omnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORCHID French-Taiwan Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Taipei, Taiwan</w:t>
+              <w:t xml:space="preserve">19th European Conference on Diamond, Diamond-like Materials Carbon Nanotubes, and Nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05455674v1</w:t>
+                <w:t xml:space="preserve">cea-05461154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XPS study of p-(tris(bipyridine)Ru2+)phenyl electrografted from diazonium salt derivative on microcrystalline boron doped diamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Omnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasselt Diamond Workshop 2008 – Surface and Bulk Defects in CVD Diamond films XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05458308v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">cea-05461154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal stability of synthetic hydrogenated nanodiamonds in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorris Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14472,323 +14347,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03681021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High quality crystalline boron doped diamond growth on spherical monodisperse silica particles and impact of seeding density on the microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Stenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-S Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03681020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of radiation-induced polymerization in presence of hydrogenated nanodiamonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Coletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Simic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tromson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Diamond and Carbon Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Göteborg, Sweden. </w:t>
+              <w:t xml:space="preserve">, Sep 2017, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05496752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smooth and homogeneous NCD films on 2 in. wafers using BEN with a rotating substrate-holder set-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14797,213 +14672,209 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licinio Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hasselt Diamond Workshop 2008 – Surface and Bulk Defects in CVD Diamond films XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05458418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond microelectrode arrays for neuroelectronic interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Bonnauron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques De Sanoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDNC 2008 - International Conference on New Diamond and Nano Carbon Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Taipei, Taiwan. NDNC 2008, proceedings of the International Conference on New Diamond and Nano Carbons 2008 : Second International Conference .. Taipei, Taiwan, 26-29 May, 2008</w:t>
+              <w:t xml:space="preserve">, May 2008, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05460455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15013,202 +14884,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Magnetic to Bioactive Materials: presents electronic, magnetic, biomedical, carbon- and sulfur-based materials and ceramics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.287-306, 2022, GTIN978-3-11-073837-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modifications of nanodiamonds and current issues for their biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yang, Nianjun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Aspects of Diamond - From Growth to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 121 (Chapter 4), Springer Verlag, pp.85-122, 2015, Topics in Applied Physics, ISBN 978-3-319-09833-3, ISBN 978-3-319-09834-0 (eBook). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09834-0-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01818478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond Nucleation and Seeding Techniques: Two Complementary Strategies for the Growth of Ultra-thin Diamond Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15218,82 +15089,82 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oliver Williams. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanodiamond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 10 (31), RSC Nanoscience &amp; Nanotechnology, pp.221-252, 2014, Nanoscience &amp; Nanotechnology Series., 978-1-84973-639-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781849737616-00221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01831889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15303,51 +15174,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of a thin film by hydrogen plasma and polarisation in order to improve the crystalline quality thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delchevalrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15356,99 +15227,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US11898239B2. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d’un film mince par plasma d’hydrogène et polarisation pour en améliorer la qualité cristalline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delchevalrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15457,195 +15328,195 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bachelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3100924B1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two- or three-dimensional dosimeter having a radiosensitive material of the solid polymer or gel type filled with diamond particles, and associated methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Simic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tromson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR16 54672. 2016, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05497493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15655,51 +15526,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early dynamics of the emission of solvated electrons from nanodiamonds in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Buchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15751,65 +15622,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03468215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId493"/>
+      <w:footerReference w:type="default" r:id="rId491"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15956,51 +15827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garifo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vangijzegem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c05169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Kumar Kuntumalla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Michaelson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03269" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00487F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Arnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300260" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.10.084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04722" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03352366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ralchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03868872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorren Kirschbaum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Venerosy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03919B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mehmel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03175051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Choudhury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Golnak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Lieutenant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tranchant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c7010028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Thalassinos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Stacey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Dontschuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy J. Murdoch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mayes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6010007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.107768" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barbay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temgoua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barjon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02184407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01555H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01773658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.03.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shery Chang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiendl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta05594g" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dolenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglof Ritter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00721" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.06.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurzyp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08895c" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801602v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claude" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3443" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691844v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morse" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caliste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717003831" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer-Calfati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pomorski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869636v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Stehlik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ondic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Berhane" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.08.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489123v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensalah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stenger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakr" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.006" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874774v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Yoshikawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reusch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Zuerbig" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Cimalla" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Han Lee" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6110217" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslav Rezek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kromka" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.115" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340054v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Han Lee" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.03.018" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Saad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.05.034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffinatto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volpe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.10.053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Michaelson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhvlediani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832084v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Falck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45158e" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Volpe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893186" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344708v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agn&#232;s" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meffert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongrain" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092562" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01863446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thuan Tran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sanoit (de)" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.05.087" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863375v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schreck" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Asmussen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Shikata" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Fujimori" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.96" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863406v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2364-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832109v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El-Kharbachi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49653h" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507377z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005176v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghassemi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas Abreu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.04.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304472w" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854585v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.03.038" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964990v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02492j" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816686v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300052" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT6FT9L4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Remes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kozak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rezek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ukraintsev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babchenko" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.01.039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792056v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benayoun" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Blin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.12.007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862308v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grall" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmeyer-Morel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.855828" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01846952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837980v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0955-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NX5FSMD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01802314v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kiran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.014302jes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Volpe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.12.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BJ07RTL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740169v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habka" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chikoidze" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20303g" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740839v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2013649" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807359v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20424f" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740788v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611035" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739482v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665435" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffinatto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delbarre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roget" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RMRFT05T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807231v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.03.019" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ4RHJC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945377v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barth" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982234" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781458v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B912468C" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N3ZH1802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781460v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bonnauron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1165" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05471870v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delclos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinio Rocha" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Intiso" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200706659" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610873v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fogarassy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003390000618" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQNQCWF9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685231v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demuynck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Speisser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Normand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644199v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Merot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644196v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714019v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644201v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325589v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Hadzifejzovic" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157398v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Keppner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin P&#246;ppler" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Knichelmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04162058v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965435v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965440v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01901744v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mer-Calfati" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2014.6997812" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912217v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delic" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2013.6720902" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798205v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798198v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807249v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.309" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807605v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05464575v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pecoraro" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1039-P04-03" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05459375v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458330v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Nesladek" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A Williams" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haenen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458263v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Sanoit" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05456565v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05459347v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnauron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Sanoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05455674v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Osawa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458308v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Omn&#232;s" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05461154v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agn&#232;s" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681021v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681020v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496752v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458418v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460455v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rousseaux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447396v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818478v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09834-0-4" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831889v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00221" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-KRNMKDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014661v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015203v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497493v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468215v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Garifo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Stanicki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vangijzegem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mellet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues A Girard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c05169" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322248v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H A Girard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Finas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Saoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ducrozet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Briant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr02241j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741097v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Njel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Arnault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119668" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Kumar Kuntumalla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Chemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Finas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Michaelson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c03269" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919675v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00487F" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marchal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorris Saoudi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Keller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Arnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aesr.202300260" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mermoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2022.10.084" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ducrozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sicard-Roselli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c04722" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03352366v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Saada" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ralchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.202100354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03868872v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Buchner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorren Kirschbaum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Venerosy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR03919B" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03379043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11102671" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03141091v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mehmel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Issaoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brinza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03175051v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Choudhury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Golnak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Lieutenant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tranchant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c7010028" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105831v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delchevalrie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Girons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2021.108246" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03412598v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Thalassinos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Stacey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Dontschuk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy J. Murdoch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Mayes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/c6010007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.02.063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Lee" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Penuelas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2020.107768" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Barbay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Temgoua" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barjon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.143564" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02184407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR01555H" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01773658v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.03.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01838227v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shery Chang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865461v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venerosy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Stenger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2018.08.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01913957v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiendl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ren" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Gao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Knittel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ta05594g" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01791642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Puskar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Dolenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglof Ritter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b00721" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.06.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01801602v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Moche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paget" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chevalier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Claude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.3443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nhi Tran Thi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caliste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717003831" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879699v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kurzyp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Cheref" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08895c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01803833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Pinault-Thaury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jomard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mer-Calfati" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Pomorski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.03.118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489123v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bensalah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stenger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sakr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869636v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Stehlik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Ondic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanuel Berhane" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Aharonovich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.08.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohuslav Rezek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kromka" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.115" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01874774v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Yoshikawa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reusch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Zuerbig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Cimalla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee-Han Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano6110217" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346283v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mottier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cadarsi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b00348" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848691v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kee Han Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Moalla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.03.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01340054v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vaissiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2016.04.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Saad" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gesset" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.05.034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864979v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ruffinatto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tromson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2015.03.008" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volpe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weber" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.10.053" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh. Michaelson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akhvlediani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.03.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bendali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agn&#232;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meffert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Forster" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bongrain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0092562" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832084v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Falck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Simic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra45158e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Chicot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fiori" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.N. Volpe" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4893186" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schreck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes Asmussen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Shikata" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Fujimori" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/mrs.2014.96" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01863446v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Thuan Tran" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sanoit (de)" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2014.05.087" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863406v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2364-8" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01832109v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab El-Kharbachi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc49653h" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01102477v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201431397" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVDFPWM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841407v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Crisci" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507377z" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005176v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raafa Manai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghassemi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Possas Abreu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2014.04.020" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816682v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la304472w" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854585v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment H&#233;bert" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.03.038" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964990v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Trouv&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr02492j" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816686v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300052" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HT6FT9L4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01816405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Remes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kozak" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rezek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ukraintsev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Babchenko" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.01.039" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergent" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grall" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Altmeyer-Morel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17435390.2013.855828" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01792056v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benayoun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Blin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2012.12.007" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01846952v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2013.03.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837980v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaigneau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennaro Picardi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-0955-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6NX5FSMD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01802314v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kiran" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mailley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.014302jes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Volpe" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.12.019" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BJ07RTL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751936v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsai-Yang Kang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2NR31655B" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807359v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perruchas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20424f" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675687v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.233407" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740169v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barjon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habka" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevallier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chikoidze" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp20303g" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740839v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2013649" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740788v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Omn&#232;s" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Muret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboulaye Traor&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611035" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271867v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chavanne" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CP20109C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739482v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665435" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781397v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffinatto" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Delbarre" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roget" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/16/1/012001" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-RMRFT05T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807231v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2010.03.019" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ4RHJC3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03945377v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrieu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barth" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200982234" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781458v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Billon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B912468C" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N3ZH1802-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781460v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bonnauron" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1165" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807224v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am900458g" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05471870v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delclos" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licinio Rocha" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Intiso" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.200706659" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610873v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Rey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antoni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prevot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fogarassy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003390000618" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KQNQCWF9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685231v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Demuynck" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Speisser" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Normand" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644199v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Henni" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-S Merot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03671301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644196v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Girard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681019v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Larquet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Florea" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714019v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03644201v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325589v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04174560v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Hadzifejzovic" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965380v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Letellier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gheeraert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04157398v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drisch" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Keppner" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Christin P&#246;ppler" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Knichelmann" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04162058v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965435v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965440v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramah Moalla" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01901744v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mer-Calfati" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMIC.2014.6997812" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912217v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Combis-Schlumberger" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delic" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2013.6720902" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798205v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gerbedoen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patriarche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soltani" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798198v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807249v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.309" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807605v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05464575v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pecoraro" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1039-P04-03" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05459375v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pochet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458330v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Nesladek" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver A Williams" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Haenen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05456565v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458263v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vanhove" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques De Sanoit" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mailley" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05459347v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnauron" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Sanoit" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05461154v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Agn&#232;s" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Omn&#232;s" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458308v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681021v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03681020v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fossard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05496752v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Coletta" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tromson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lain&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05458418v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460455v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rousseaux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Picaud" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447396v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818478v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09834-0-4" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01831889v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781849737616-00221" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/P0J-KRNMKDTS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014661v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015203v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05497493v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03468215v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>