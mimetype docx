--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -589,183 +589,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05159529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;soins kangourous&amp;quot; contre la ruine de la santé. La résistance à la néolibéralisation des soins dans une maternité colombienne</w:t>
+                <w:t xml:space="preserve">« Qu’ils souffrent plus jamais, les charognes ! ». Comment le goût de la médecine vint à Louis-Ferdinand Céline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 133 (1), pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.133.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910941v1</w:t>
+                <w:t xml:space="preserve">hal-04947201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Qu’ils souffrent plus jamais, les charognes ! ». Comment le goût de la médecine vint à Louis-Ferdinand Céline.</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;soins kangourous&amp;quot; contre la ruine de la santé. La résistance à la néolibéralisation des soins dans une maternité colombienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 133 (1), pp.22-30. </w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.133.0022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947201v1</w:t>
+                <w:t xml:space="preserve">hal-04910941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faudrait pas ébranler l’Obélisque ». La sécurité intelligente et augmentée des Jeux olympiques et paralympiques de Paris de 2024</w:t>
               </w:r>
@@ -823,455 +823,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutter contre le confinement de la misère du monde ou comment pratiquer la santé communautaire en période de pandémie</w:t>
+                <w:t xml:space="preserve">Les inégalités sociales de santé. La fabrique des dissymétries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samah Chaaban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (10), pp.1067-1069</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947397v1</w:t>
+                <w:t xml:space="preserve">hal-04910963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Bernard Marrot, Politique d’organisation du système de santé en France, Paris, L’Harmattan, 2022, 599 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 183 (3), pp.936-944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.183.0295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des pauvres. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 129, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités sociales de santé. La fabrique des dissymétries</w:t>
+                <w:t xml:space="preserve">The impact of the COVID-19 pandemic on sportsbased youth development: the case of the rugby association ‘Rebonds!’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contemporary Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21582041.2022.2161702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04910963v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the COVID-19 pandemic on sportsbased youth development: the case of the rugby association ‘Rebonds!’</w:t>
+                <w:t xml:space="preserve">Lutter contre le confinement de la misère du monde ou comment pratiquer la santé communautaire en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
+                <w:t xml:space="preserve">Samah Chaaban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (129), pp.88-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21582041.2022.2161702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.129.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024534v1</w:t>
+                <w:t xml:space="preserve">hal-04947397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences conjugales : « On est bébé qu’une fois dans sa vie »</w:t>
               </w:r>
@@ -2338,702 +2338,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie classificatoire de la participation citoyenne en santé : une innovation sociale majeure ? Le programme Ciné ma santé des quartiers nord de Toulouse (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir médiateur dans un centre de santé communautaire. Portraits de parcours des médiateur.trices pair.es de la Case de Santé de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0112⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.253-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947232v1</w:t>
+                <w:t xml:space="preserve">hal-04988459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus SARS-COV-2 durant le confinement du printemps 2020 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+                <w:t xml:space="preserve">Camille Joannès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Joannès</w:t>
+                <w:t xml:space="preserve">Marine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niamh M Redmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.196-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir médiateur dans un centre de santé communautaire. Portraits de parcours des médiateur.trices pair.es de la Case de Santé de Toulouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche interventionnelle en santé des populations et lutte contre les inégalités sociales de santé : les partenariats « en train de se faire » de la Case de Santé de Toulouse, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.213.0253⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975920987802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988459v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche interventionnelle en santé des populations et lutte contre les inégalités sociales de santé : les partenariats « en train de se faire » de la Case de Santé de Toulouse, France</w:t>
+                <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975920987802⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824203v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé. Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.213.0009⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Travailler dans l'agriculture, 18, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958442v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+                <w:t xml:space="preserve">Ethnographie classificatoire de la participation citoyenne en santé : une innovation sociale majeure ? Le programme Ciné ma santé des quartiers nord de Toulouse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Salaméro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Travailler dans l'agriculture, 18, pp.[en ligne]. </w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 65 (2), pp.163-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03225572v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir médiateur·rice dans un centre de santé communautaire. Portraits de parcours des médiateur·rice·s pair·e·s de la Case de Santé de Toulouse</w:t>
               </w:r>
@@ -3055,51 +3055,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.253-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.213.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960608v1</w:t>
@@ -4144,278 +4144,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02624901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule</w:t>
+                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule. Une sociologie des expériences paradoxales de la détention en établissement pénitentiaire pour mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (77), pp.67-79. </w:t>
+              <w:t xml:space="preserve">, 2017, N° 77 (3), pp.67-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/agora.077.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689422v1</w:t>
+                <w:t xml:space="preserve">hal-04960377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule. Une sociologie des expériences paradoxales de la détention en établissement pénitentiaire pour mineurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Healthy cities or the political building of urban health government</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Health Science &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960377v1</w:t>
+                <w:t xml:space="preserve">hal-04978208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy cities or the political building of urban health government</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Science &amp; Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (77), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.077.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978208v1</w:t>
+                <w:t xml:space="preserve">hal-03689422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du gouvernement métropolitain de la santé. L'épreuve de la légitimation politique</w:t>
               </w:r>
@@ -4659,373 +4659,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rugby, l’école et la jeunesse populaire. Le travail éducatif de l'association socio-sportive Rebonds!</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Almudever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.103.0120⟩</w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947296v1</w:t>
+                <w:t xml:space="preserve">hal-04958328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Enabling the transferability of complex interventions: exploring the combination of an intervention’s key functions and implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Almudever</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannie Shoveller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1031 - 1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00038-016-0809-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958328v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling the transferability of complex interventions: exploring the combination of an intervention’s key functions and implementation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rugby, l’école et la jeunesse populaire. Le travail éducatif de l'association socio-sportive Rebonds!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1031 - 1038. </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 103 (3), pp.120-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00038-016-0809-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.103.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910203v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fight against Physical Inactivity at the Local Level: Urban Governance and Fragile Partnerships</w:t>
               </w:r>
@@ -5037,51 +5037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5200,438 +5200,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02545464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le progrès dans l'ordre. À propos des stades de la Coupe du monde de football</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-muros. La mise en scène de la vie carcérale en établissement pénitentiaire pour mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° 78 (2), pp.31-42. </w:t>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.078.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.8908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947306v1</w:t>
+                <w:t xml:space="preserve">hal-04958166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-muros. La mise en scène de la vie carcérale en établissement pénitentiaire pour mineurs</w:t>
+                <w:t xml:space="preserve">Intra-muros. La mise en scène de la vie carcérale en établissement pour mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vol. 11, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+              <w:t xml:space="preserve">, 2014, Vol. XI, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/champpenal.8908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958166v1</w:t>
+                <w:t xml:space="preserve">hal-04947662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-muros. La mise en scène de la vie carcérale en établissement pour mineurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Solini</w:t>
+                <w:t xml:space="preserve">Les comités d'entreprise européens : premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andolfatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les études sociales et syndicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/champpenal.8908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04947662v1</w:t>
+                <w:t xml:space="preserve">hal-03495006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comités d'entreprise européens : premier bilan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le progrès dans l'ordre. À propos des stades de la Coupe du monde de football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les études sociales et syndicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 78 (2), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.078.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495006v1</w:t>
+                <w:t xml:space="preserve">hal-04947306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5718,51 +5718,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/champpenal.8908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689337v1</w:t>
@@ -5773,51 +5773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comités d'entreprise européens : premier bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andolfatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6648,402 +6648,402 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tour de France 1998 et la régulation du dopage sportif : reconfiguration des rapports de force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 3 (73), pp.9-23. </w:t>
+              <w:t xml:space="preserve">, 2006, n o 73 (3), pp.9-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.073.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960531v1</w:t>
+                <w:t xml:space="preserve">hal-05387659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tour de France 1998 et la régulation du dopage sportif : reconfiguration des rapports de force</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'empreinte jociste illustrée par l'exemple. La socialisation confessionnelle et politique des militants syndicalistes chrétiens de l'Isère, 1945-1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers du groupement pour la recherche sur les mouvements familiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.29-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387659v1</w:t>
+                <w:t xml:space="preserve">hal-04958144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'empreinte jociste illustrée par l'exemple. La socialisation confessionnelle et politique des militants syndicalistes chrétiens de l'Isère, 1945-1964</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The trajectories leading to supporting at a distance: the Olympique de Marseille case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du groupement pour la recherche sur les mouvements familiaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (2), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16138171.2006.11687785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958144v1</w:t>
+                <w:t xml:space="preserve">hal-02177315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trajectories leading to supporting at a distance: the Olympique de Marseille case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tour de France 1998 et la régulation du dopage sportif : reconfiguration des rapports de force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (73), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.073.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16138171.2006.11687785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02177315v1</w:t>
+                <w:t xml:space="preserve">hal-04960531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de G. Vieille Marchiset, 2003, Sports de rue et pouvoirs sportifs. Conflits et changements dans l'espace local, PU Franc-Comtoises</w:t>
               </w:r>
@@ -8076,51 +8076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « Santé publique et prévention »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADELF-SFSP, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8385,191 +8385,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stade de football : haut lieu des supporters à distance. Les cas du Vélodrome de Marseille et du Camp Nou de Barcelone</w:t>
+                <w:t xml:space="preserve">L’Europe des supporters. L’action collective supportériste comme alternative au référentiel dominant d’action publique. Le Progetto ultrà de Bologne en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Les stades et leurs publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles; Institut d’études politiques de Paris; Centre d’études de la vie politique (CEVIPOL); Centre d’histoire (CHEVS), Mar 2010, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international : Y a-t-il un football européen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’étude pour l’Europe de la culture et de la solidarité (GEPECS); Université Paris Descartes, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299256v1</w:t>
+                <w:t xml:space="preserve">hal-05296640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Europe des supporters. L’action collective supportériste comme alternative au référentiel dominant d’action publique. Le Progetto ultrà de Bologne en Italie</w:t>
+                <w:t xml:space="preserve">Le stade de football : haut lieu des supporters à distance. Les cas du Vélodrome de Marseille et du Camp Nou de Barcelone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Y a-t-il un football européen ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’étude pour l’Europe de la culture et de la solidarité (GEPECS); Université Paris Descartes, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Les stades et leurs publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles; Institut d’études politiques de Paris; Centre d’études de la vie politique (CEVIPOL); Centre d’histoire (CHEVS), Mar 2010, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296640v1</w:t>
+                <w:t xml:space="preserve">hal-05299256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe des supporters face à la mondialisation. L’action collective supportériste comme alternative au référentiel dominant d’action publique. Le Progetto ultrà de Bologne en Italie</w:t>
               </w:r>
@@ -8631,217 +8631,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action publique européenne de contrôle du supportérisme saisie par l’action collective : le &amp;quot;Progetto ultrà&amp;quot; de Bologne</w:t>
+                <w:t xml:space="preserve">L'action publique européenne de contrôle du supportérisme saisie par l'action collective : le &amp;quot; Progetto ultra &amp;quot; de Bologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congreso de antropología Retos Teóricos y Nuevas Prácticas. Simposio - Actualidad en antropologia del deporte : investigacion y aplicación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federación de Asociaciones de Antropología del Estado Español (FAAEE), Universidad dei País Vasco, Sep 2008, San Sebastian, Espagne. pp.35-49</w:t>
+              <w:t xml:space="preserve">XI Congreso de antropologia, San Sebastian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299380v1</w:t>
+                <w:t xml:space="preserve">hal-05390689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique européenne de contrôle du supportérisme saisie par l'action collective : le &amp;quot; Progetto ultra &amp;quot; de Bologne</w:t>
+                <w:t xml:space="preserve">L’action publique européenne de contrôle du supportérisme saisie par l’action collective : le &amp;quot;Progetto ultrà&amp;quot; de Bologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Congreso de antropologia, San Sebastian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">11e Congreso de antropología Retos Teóricos y Nuevas Prácticas. Simposio - Actualidad en antropologia del deporte : investigacion y aplicación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federación de Asociaciones de Antropología del Estado Español (FAAEE), Universidad dei País Vasco, Sep 2008, San Sebastian, Espagne. pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390689v1</w:t>
+                <w:t xml:space="preserve">hal-05299380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Other Fans of Football Games. Sociology of &amp;quot;Supporting at a Distance</w:t>
               </w:r>
@@ -9036,51 +9036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des pauvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9131,51 +9131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des pauvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9828,251 +9828,251 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation + Activité Physique = Nutrition. L'équation à une inconnue du Programme national nutrition santé, 2001-2015</w:t>
+                <w:t xml:space="preserve">Jason ou la résistance aux déplacements et à l'emprise institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine, [actes du colloque « Activité physique, santé et innovations : questions scientifiques-questions sociales » tenu les 15 et 16 novembre 2018 à Lyon]</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les déplacés. Portraits de parcours de jeunes sous main de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-257, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947479v1</w:t>
+                <w:t xml:space="preserve">hal-04910905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason ou la résistance aux déplacements et à l'emprise institutionnelle</w:t>
+                <w:t xml:space="preserve">Alimentation + Activité Physique = Nutrition. L'équation à une inconnue du Programme national nutrition santé, 2001-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Perrin, Clément Perrier et Damien Issanchou (dir.); UGA éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les déplacés. Portraits de parcours de jeunes sous main de justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine, [actes du colloque « Activité physique, santé et innovations : questions scientifiques-questions sociales » tenu les 15 et 16 novembre 2018 à Lyon]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.94-103, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.perri.2022.01.0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910905v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la santé sociale devient politique. La raison communautaire de la Case de santé de Toulouse</w:t>
               </w:r>
@@ -10766,1222 +10766,1110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alam; Marion Gurruchaga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectivités, territoires et santé : regards croisés sur les frontières de la santé : actes du colloque GRALE - CERAPS - Université de Lille, du 13 au 15 décembre 2012, "Collectivités, territoires et santé : regards croisés sur les frontières de la santé" / organisé à l'Université de Lille Droit et santé par le CERAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-05275-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962625v1</w:t>
+                <w:t xml:space="preserve">hal-03042147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prévention sanitaire au local. L’appropriation par les communes et les intercommunalités du Programme national nutrition santé en Midi-Pyrénées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une sociologie politique du supportérisme. Penser le militantisme et la partisanerie des supporters de football en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Thomas Alam; Marion Gurruchaga. </w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Busset; Roger Besson; Christophe Jaccoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectivités, territoires et santé : regards croisés sur les frontières de la santé : actes du colloque GRALE - CERAPS - Université de Lille, du 13 au 15 décembre 2012, "Collectivités, territoires et santé : regards croisés sur les frontières de la santé" / organisé à l'Université de Lille Droit et santé par le CERAPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'autre visage du supportérisme. Autorégulations, mobilisations collectives et mouvements sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-39, 2014, (Savoirs sportifs), 978-3-0352-0267-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0267-0/11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042147v1</w:t>
+                <w:t xml:space="preserve">hal-02162730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une sociologie politique du supportérisme. Penser le militantisme et la partisanerie des supporters de football en Europe</w:t>
+                <w:t xml:space="preserve">Controverses et coalition de causes autour des figures du sport en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Neyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'autre visage du supportérisme. Autorégulations, mobilisations collectives et mouvements sociaux</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sport et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.179-202, 2013, 9782813000637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0267-0/11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02162730v1</w:t>
+                <w:t xml:space="preserve">hal-03690006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controverses et coalition de causes autour des figures du sport en prison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une européanisation du syndicalisme français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andolfatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Andolfatto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et controverses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les syndicats en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.187-218, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives contemporaines</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03690006v1</w:t>
+                <w:t xml:space="preserve">halshs-03459236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une européanisation du syndicalisme français ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Andolfatto</w:t>
+                <w:t xml:space="preserve">L’hyperactivité forcée : un mode de gestion des mineurs incarcérés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les syndicats en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.187-218, 2013</w:t>
+              <w:t xml:space="preserve">Les métamorphoses du contrôle social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Dispute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.167-177, 2012, 9782843032110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03459236v1</w:t>
+                <w:t xml:space="preserve">hal-03689983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hyperactivité forcée : un mode de gestion des mineurs incarcérés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le supportérisme comme mouvement social. Action collective supportériste et référentiel dominant d’action publique en Europe. Le cas du &amp;quot;Progetto ultrà&amp;quot; de Bologne en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Robin. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les métamorphoses du contrôle social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Football, Europe &amp; régulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.73-85, 2011, (Sports et sciences sociales)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Dispute</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03689983v1</w:t>
+                <w:t xml:space="preserve">hal-02177341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le supportérisme comme mouvement social. Action collective supportériste et référentiel dominant d’action publique en Europe. Le cas du &amp;quot;Progetto ultrà&amp;quot; de Bologne en Italie</w:t>
+                <w:t xml:space="preserve">L’action publique européenne de contrôle du supportérisme saisie par l’action collective : le &amp;quot;Progetto ultrà&amp;quot; de Bologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guillaume Robin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Cantarero; F. Xavier Medina; Ricardo Sánchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Football, Europe &amp; régulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.73-85, 2011, (Sports et sciences sociales)</w:t>
+              <w:t xml:space="preserve">Actualidad en antropologia del deporte : investigacion y aplicacion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ANKULEGI Antropologia Elkartea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-49, 2008, 978-84-691-4953-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177341v1</w:t>
+                <w:t xml:space="preserve">hal-02177374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action publique européenne de contrôle du supportérisme saisie par l’action collective : le &amp;quot;Progetto ultrà&amp;quot; de Bologne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le supportérisme à distance : une forme d'identification aux clubs de football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Luis Cantarero; F. Xavier Medina; Ricardo Sánchez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société de sociologie du sport de langue française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualidad en antropologia del deporte : investigacion y aplicacion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dispositions et pratiques sportives. Recherches et débats actuels en sociologie du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.331-344, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANKULEGI Antropologia Elkartea</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02177374v1</w:t>
+                <w:t xml:space="preserve">hal-02177378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le supportérisme à distance : une forme d'identification aux clubs de football</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 13. Les politiques de lutte contre le hooliganisme. Vers un référentiel européen d’action publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositions et pratiques sportives. Recherches et débats actuels en sociologie du sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réformer la police et la sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Odile Jacob, pp.313-330, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/oj.roche.2004.01.0313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177378v1</w:t>
+                <w:t xml:space="preserve">hal-04947339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 13. Les politiques de lutte contre le hooliganisme. Vers un référentiel européen d’action publique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dopage sportif et référentiel médical : la duplicité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réformer la police et la sécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dispositions et pratiques sportives. Débats actuels en sociologie du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.321-333, 2004, 2-7475-7396-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/oj.roche.2004.01.0313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04947339v1</w:t>
+                <w:t xml:space="preserve">hal-04042986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopage sportif et référentiel médical : la duplicité ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
+                <w:t xml:space="preserve">L'ordre supporteriste lensois ou l'invention du meilleur public de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Williams Nuytens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositions et pratiques sportives. Débats actuels en sociologie du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.321-333, 2004, 2-7475-7396-6</w:t>
+              <w:t xml:space="preserve">Ethique et spectacle sportif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04042986v1</w:t>
+                <w:t xml:space="preserve">hal-03504404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordre supporteriste lensois ou l'invention du meilleur public de France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sécurité de la coupe du monde de football 1998 : Bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport et ordre public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IHESI - La Documentation Française, pp.175-188, 2001, La sécurité aujourd'hui</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03951575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11991,51 +11879,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail infirmier à distance et articulation de la trajectoire des patient‧e‧s : dispositifs de suivi en oncologie et pertinence sociale des soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12057,51 +11945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mayère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12111,147 +11999,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vécu des familles d'enfants (de la naissance à 6 ans) durant le confinement lié à la pandémie de la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bouilhac</w:t>
+                <w:t xml:space="preserve">Isabelle Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Claudet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natacha Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12261,295 +12149,295 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une institution de prise en charge à l’autre. Une étude exploratoire des socialisations institutionnelles des mineurs sous main de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Yeghicheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Yeghicheyan</w:t>
+                <w:t xml:space="preserve">Marie Doga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Doga</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Forté-Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">18.23, Mission de Recherche Droit et Justice - MRDJ. 2019, pp.240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer la prison. Pour une étude des « spatialités » au sein de cinq prisons belges et françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elsa Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13.33, Mission de Recherche Droit et Justice - MRDJ. 2016, pp.238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport et santé publique: sociologie politique des programmes de lutte contre la sédentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12558,213 +12446,213 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut de recherche en santé publique (IRESP). 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux des dispositifs actuels de lutte contre le hooliganisme en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Tsoukala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut national des hautes études de sécurité. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les militants de la CFDT et l'information syndicale (les lecteurs de Syndicalisme-Hebdo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12777,65 +12665,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRES. 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId277"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12903,51 +12791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67262AE4"/>
+    <w:nsid w:val="73B7B223"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13051,51 +12939,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F0B2A2B1"/>
+    <w:nsid w:val="E0952BC2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13285,51 +13173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-basson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2683-4452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055240712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/31941490" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052941188" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05159529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.133.0022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947397v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Chaaban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0088" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04911006v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sanchou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21582041.2022.2161702" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche-Gaudron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmerzouka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910956v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Basson Bibet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maguin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.125.0165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.126.0043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya-Robles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beltran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11681" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0253" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920987802" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vallereau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0361" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.0000/JHSE.1000e103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044117ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.077.0067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960377v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978208v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.103.0120" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958328v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910203v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannie Shoveller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-016-0809-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2381-7070/CGP/v06i01/54075" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.078.0031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8908" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03495006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947731v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sall&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haschard-No&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0291" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Theis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2013.23588" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.059.0097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960516v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.352.0195" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.384.0345" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.073.09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958144v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2006.11687785" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959981v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947345v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.002.0193" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1998.2175" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04957325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04957353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761838v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cholley-Gomez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franceschi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rozand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.330" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269680v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299603v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299620v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299256v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296640v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390689v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05040157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979211v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910905v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_46" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948387v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962625v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042147v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02162730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cies.ch/fr/cies/agenda/agenda/article/workshop-the-other-face-of-supporterism-self-regulation-collective-mobilization-and-social-movem/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0267-0/11" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690006v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813000637" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03459236v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689983v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/les-metamorphoses-du-controle-social/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177341v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ankulegi.org/actas-del-xi-congreso-de-antropologia/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947339v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.roche.2004.01.0313" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042986v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504404v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951575v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217745v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043048v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043017v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Tsoukala" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758068v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-basson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2683-4452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055240712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/31941490" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052941188" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05159529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.133.0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04911006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sanchou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21582041.2022.2161702" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Chaaban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche-Gaudron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmerzouka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910956v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Basson Bibet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maguin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.125.0165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.126.0043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya-Robles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beltran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11681" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0253" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920987802" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vallereau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0361" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.0000/JHSE.1000e103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044117ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.077.0067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannie Shoveller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-016-0809-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.103.0120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2381-7070/CGP/v06i01/54075" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8908" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03495006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.078.0031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947731v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sall&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haschard-No&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0291" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Theis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2013.23588" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.059.0097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960516v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.352.0195" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.384.0345" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.073.09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2006.11687785" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959981v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947345v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.002.0193" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1998.2175" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04957325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04957353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761838v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cholley-Gomez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franceschi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rozand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.330" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269680v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299603v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299620v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296640v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299380v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05040157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979211v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910905v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_46" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948387v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042147v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02162730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cies.ch/fr/cies/agenda/agenda/article/workshop-the-other-face-of-supporterism-self-regulation-collective-mobilization-and-social-movem/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0267-0/11" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813000637" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03459236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/les-metamorphoses-du-controle-social/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177341v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ankulegi.org/actas-del-xi-congreso-de-antropologia/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.roche.2004.01.0313" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951575v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217745v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043048v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043017v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Tsoukala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758068v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>