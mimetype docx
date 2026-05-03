--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -589,183 +589,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05159529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Qu’ils souffrent plus jamais, les charognes ! ». Comment le goût de la médecine vint à Louis-Ferdinand Céline.</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;soins kangourous&amp;quot; contre la ruine de la santé. La résistance à la néolibéralisation des soins dans une maternité colombienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 133 (1), pp.22-30. </w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.133.0022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947201v1</w:t>
+                <w:t xml:space="preserve">hal-04910941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;soins kangourous&amp;quot; contre la ruine de la santé. La résistance à la néolibéralisation des soins dans une maternité colombienne</w:t>
+                <w:t xml:space="preserve">« Qu’ils souffrent plus jamais, les charognes ! ». Comment le goût de la médecine vint à Louis-Ferdinand Céline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 133 (1), pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.133.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910941v1</w:t>
+                <w:t xml:space="preserve">hal-04947201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faudrait pas ébranler l’Obélisque ». La sécurité intelligente et augmentée des Jeux olympiques et paralympiques de Paris de 2024</w:t>
               </w:r>
@@ -823,2217 +823,2217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités sociales de santé. La fabrique des dissymétries</w:t>
+                <w:t xml:space="preserve">Rugby éducatif et socialisation de la jeunesse populaire à la &amp;quot;citoyenneté personnalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Basson Bibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 414, pp.70-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ffo.414.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910963v1</w:t>
+                <w:t xml:space="preserve">hal-04910956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Bernard Marrot, Politique d’organisation du système de santé en France, Paris, L’Harmattan, 2022, 599 pages.</w:t>
+                <w:t xml:space="preserve">Lutter contre le confinement de la misère du monde ou comment pratiquer la santé communautaire en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Chaaban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.183.0295⟩</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (129), pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.129.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947419v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des pauvres. Introduction</w:t>
+                <w:t xml:space="preserve">Les inégalités sociales de santé. La fabrique des dissymétries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 129, pp.12-19</w:t>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (10), pp.1067-1069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911006v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the COVID-19 pandemic on sportsbased youth development: the case of the rugby association ‘Rebonds!’</w:t>
+                <w:t xml:space="preserve">Recension de Bernard Marrot, Politique d’organisation du système de santé en France, Paris, L’Harmattan, 2022, 599 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 183 (3), pp.936-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21582041.2022.2161702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfap.183.0295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04024534v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutter contre le confinement de la misère du monde ou comment pratiquer la santé communautaire en période de pandémie</w:t>
+                <w:t xml:space="preserve">La santé des pauvres. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samah Chaaban</w:t>
+                <w:t xml:space="preserve">P Sanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (129), pp.88-94. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2023, 129, pp.12-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947397v1</w:t>
+                <w:t xml:space="preserve">hal-04911006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences conjugales : « On est bébé qu’une fois dans sa vie »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of the COVID-19 pandemic on sportsbased youth development: the case of the rugby association ‘Rebonds!’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Zaouche-Gaudron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.129.0035⟩</w:t>
+              <w:t xml:space="preserve">Contemporary Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21582041.2022.2161702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947405v1</w:t>
+                <w:t xml:space="preserve">hal-04024534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé communautaire aux temps de la Covid-19 : &amp;quot;Le confinement, c'est la précarité des jours difficiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violences conjugales : « On est bébé qu’une fois dans sa vie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche-Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Benmerzouka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 129, pp.75-81. </w:t>
+              <w:t xml:space="preserve">, 2023, n° 129 (1), pp.35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.129.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.129.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910981v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rugby éducatif et socialisation de la jeunesse populaire à la &amp;quot;citoyenneté personnalisée</w:t>
+                <w:t xml:space="preserve">La santé communautaire aux temps de la Covid-19 : &amp;quot;Le confinement, c'est la précarité des jours difficiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Basson Bibet</w:t>
+                <w:t xml:space="preserve">F Benmerzouka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 414, pp.70-80. </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129, pp.75-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ffo.414.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.129.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910956v1</w:t>
+                <w:t xml:space="preserve">hal-04910981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en promotion de la santé : l’étude de la Case de santé de Toulouse.</w:t>
+                <w:t xml:space="preserve">La recherche en promotion de la santé : l’étude de la Case de santé de Toulouse. Contribution à la structuration internationale du champ de la recherche en promotion de la santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 125 (1), pp.165-175. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+              <w:t xml:space="preserve">, 2022, 125, pp.165 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/empa.125.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947225v1</w:t>
+                <w:t xml:space="preserve">hal-04979937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite contribution à la « science de l’éducation spécialisée »</w:t>
+                <w:t xml:space="preserve">Tomber pauvre. &amp;quot;Tu sais que t'es pauvre quand la fin du mois, c'est tous les jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 126 (2), pp.43-53. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, n° 128 (4), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.128.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.126.0043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04947212v1</w:t>
+                <w:t xml:space="preserve">hal-04947434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Political Sociology of Social Health Inequalities</w:t>
+                <w:t xml:space="preserve">La recherche en promotion de la santé : l’étude de la Case de santé de Toulouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.223.0213⟩</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 125 (1), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.125.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980006v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quotidiens confinés. Réflexions méthodologiques et éthiques sur une expérience de recherche à distance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petite contribution à la « science de l’éducation spécialisée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.11681⟩</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 126 (2), pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.126.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626055v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Political Sociology of Social Health Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2022.01.003⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.213-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.223.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647202v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en promotion de la santé : l’étude de la Case de santé de Toulouse. Contribution à la structuration internationale du champ de la recherche en promotion de la santé.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quotidiens confinés. Réflexions méthodologiques et éthiques sur une expérience de recherche à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonsina Faya-Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.125.0165⟩</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Enquêter à distance : nouvel eldorado ?, 45, pp.231-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.11681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979937v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomber pauvre. &amp;quot;Tu sais que t'es pauvre quand la fin du mois, c'est tous les jours</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boulaghaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moscaritolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 128 (4), pp.7-11. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.93-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.128.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2022.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947434v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir médiateur dans un centre de santé communautaire. Portraits de parcours des médiateur.trices pair.es de la Case de Santé de Toulouse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethnographie classificatoire de la participation citoyenne en santé : une innovation sociale majeure ? Le programme Ciné ma santé des quartiers nord de Toulouse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.213.0253⟩</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 65 (2), pp.163-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988459v1</w:t>
+                <w:t xml:space="preserve">hal-04947232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus SARS-COV-2 durant le confinement du printemps 2020 en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Devenir médiateur dans un centre de santé communautaire. Portraits de parcours des médiateur.trices pair.es de la Case de Santé de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.253-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958575v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche interventionnelle en santé des populations et lutte contre les inégalités sociales de santé : les partenariats « en train de se faire » de la Case de Santé de Toulouse, France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus SARS-COV-2 durant le confinement du printemps 2020 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh M Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.196-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824203v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé. Avant-propos</w:t>
+                <w:t xml:space="preserve">Recherche interventionnelle en santé des populations et lutte contre les inégalités sociales de santé : les partenariats « en train de se faire » de la Case de Santé de Toulouse, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975920987802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.213.0009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04958442v1</w:t>
+                <w:t xml:space="preserve">hal-04824203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé. Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03225572v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie classificatoire de la participation citoyenne en santé : une innovation sociale majeure ? Le programme Ciné ma santé des quartiers nord de Toulouse (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 65 (2), pp.163-187. </w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Travailler dans l'agriculture, 18, pp.[en ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947232v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir médiateur·rice dans un centre de santé communautaire. Portraits de parcours des médiateur·rice·s pair·e·s de la Case de Santé de Toulouse</w:t>
               </w:r>
@@ -3055,51 +3055,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.253-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.213.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960608v1</w:t>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.361-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3422,51 +3422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. The paradoxical dynamic of urban health government. A case in Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Science &amp; Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3955,51 +3955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se bien conduire dans une ville saine. La fabrication politique du gouvernement urbain de la santé de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Les gouvernements du corps, 32, pp.129-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4033,51 +4033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gouvernements du corps : administration différenciée des conduites corporelles et territorialisation de l’action publique de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4144,944 +4144,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02624901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule. Une sociologie des expériences paradoxales de la détention en établissement pénitentiaire pour mineurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Solini</w:t>
+                <w:t xml:space="preserve">Entreprise métropolitaine en santé et ordre public local. Les limites socio-politiques à l'innovation institutionnelle. Le cas de l'agglomération bordelaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (3-4), pp.287-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960377v1</w:t>
+                <w:t xml:space="preserve">hal-04960448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy cities or the political building of urban health government</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Science &amp; Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (77), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.077.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978208v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule. Une sociologie des expériences paradoxales de la détention en établissement pénitentiaire pour mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (77), pp.67-79. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+              <w:t xml:space="preserve">, 2017, N° 77 (3), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/agora.077.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689422v1</w:t>
+                <w:t xml:space="preserve">hal-04960377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du gouvernement métropolitain de la santé. L'épreuve de la légitimation politique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Healthy cities or the political building of urban health government</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Health Science &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960419v1</w:t>
+                <w:t xml:space="preserve">hal-04978208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule. Une sociologie des expériences paradoxales de la détention en établissement pénitentiaire pour mineurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Solini</w:t>
+                <w:t xml:space="preserve">La fabrique du gouvernement métropolitain de la santé. L'épreuve de la légitimation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/agora.077.0067⟩</w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.63-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.172.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958411v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprise métropolitaine en santé et ordre public local. Les limites socio-politiques à l'innovation institutionnelle. Le cas de l'agglomération bordelaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
+                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule. Une sociologie des expériences paradoxales de la détention en établissement pénitentiaire pour mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 77 (3), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.077.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960448v1</w:t>
+                <w:t xml:space="preserve">hal-04958411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rugby, l’école et la jeunesse populaire. Le travail éducatif de l'association socio-sportive Rebonds!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 103 (3), pp.120-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.103.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958328v1</w:t>
+                <w:t xml:space="preserve">hal-04947296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling the transferability of complex interventions: exploring the combination of an intervention’s key functions and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannie Shoveller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1031 - 1038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00038-016-0809-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rugby, l’école et la jeunesse populaire. Le travail éducatif de l'association socio-sportive Rebonds!</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Almudever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n° 103 (3), pp.120-126. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.86-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.103.0120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947296v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fight against Physical Inactivity at the Local Level: Urban Governance and Fragile Partnerships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5115,51 +5115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthy cities: A new political territory. An analysis of local health care governance in the city of Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5200,451 +5200,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02545464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-muros. La mise en scène de la vie carcérale en établissement pénitentiaire pour mineurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le progrès dans l'ordre. À propos des stades de la Coupe du monde de football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vol. 11, </w:t>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 78 (2), pp.31-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/champpenal.8908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mouv.078.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958166v1</w:t>
+                <w:t xml:space="preserve">hal-04947306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-muros. La mise en scène de la vie carcérale en établissement pour mineurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Intra-muros. La mise en scène de la vie carcérale en établissement pénitentiaire pour mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Vol. XI, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+              <w:t xml:space="preserve">, 2014, Vol. 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/champpenal.8908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947662v1</w:t>
+                <w:t xml:space="preserve">hal-04958166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comités d'entreprise européens : premier bilan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Andolfatto</w:t>
+                <w:t xml:space="preserve">Intra-muros. La mise en scène de la vie carcérale en établissement pour mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les études sociales et syndicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. XI, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.8908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03495006v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le progrès dans l'ordre. À propos des stades de la Coupe du monde de football</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les comités d'entreprise européens : premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andolfatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les études sociales et syndicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947306v1</w:t>
+                <w:t xml:space="preserve">hal-03495006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol. 26 (2), pp.155-163. </w:t>
@@ -5682,87 +5682,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-muros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/champpenal.8908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689337v1</w:t>
@@ -5773,51 +5773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comités d'entreprise européens : premier bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andolfatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6362,51 +6362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression du surcodage sexué au cours de l'activité « musculation » en ÉPM. « Moi, j'veux des pecs lourds, t'as vu ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6453,51 +6453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le surcodage sexué en établissement pénitentiaire pour mineurs. Une socialisation en train de se faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,402 +6648,402 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tour de France 1998 et la régulation du dopage sportif : reconfiguration des rapports de force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, n o 73 (3), pp.9-23. </w:t>
+              <w:t xml:space="preserve">, 2006, 3 (73), pp.9-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.073.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387659v1</w:t>
+                <w:t xml:space="preserve">hal-04960531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'empreinte jociste illustrée par l'exemple. La socialisation confessionnelle et politique des militants syndicalistes chrétiens de l'Isère, 1945-1964</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tour de France 1998 et la régulation du dopage sportif : reconfiguration des rapports de force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du groupement pour la recherche sur les mouvements familiaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, n o 73 (3), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.073.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958144v1</w:t>
+                <w:t xml:space="preserve">hal-05387659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trajectories leading to supporting at a distance: the Olympique de Marseille case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'empreinte jociste illustrée par l'exemple. La socialisation confessionnelle et politique des militants syndicalistes chrétiens de l'Isère, 1945-1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers du groupement pour la recherche sur les mouvements familiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.29-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177315v1</w:t>
+                <w:t xml:space="preserve">hal-04958144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tour de France 1998 et la régulation du dopage sportif : reconfiguration des rapports de force</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The trajectories leading to supporting at a distance: the Olympique de Marseille case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.073.09⟩</w:t>
+              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (2), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16138171.2006.11687785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960531v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de G. Vieille Marchiset, 2003, Sports de rue et pouvoirs sportifs. Conflits et changements dans l'espace local, PU Franc-Comtoises</w:t>
               </w:r>
@@ -7804,51 +7804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique paradoxale du gouvernement urbain de la santé. Entre prétentions publiques au cadrage des conduites et velléités sociales à l’autonomie. Le cas de la ville de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7886,51 +7886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gouvernement métropolitain de la santé comme instrument d’innovation de l’action publique locale. Le cas de l’agglomération bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8050,77 +8050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie sanitaire à l’épreuve de l’action locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « Santé publique et prévention »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADELF-SFSP, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8385,191 +8385,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Europe des supporters. L’action collective supportériste comme alternative au référentiel dominant d’action publique. Le Progetto ultrà de Bologne en Italie</w:t>
+                <w:t xml:space="preserve">Le stade de football : haut lieu des supporters à distance. Les cas du Vélodrome de Marseille et du Camp Nou de Barcelone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Y a-t-il un football européen ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’étude pour l’Europe de la culture et de la solidarité (GEPECS); Université Paris Descartes, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Les stades et leurs publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles; Institut d’études politiques de Paris; Centre d’études de la vie politique (CEVIPOL); Centre d’histoire (CHEVS), Mar 2010, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296640v1</w:t>
+                <w:t xml:space="preserve">hal-05299256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stade de football : haut lieu des supporters à distance. Les cas du Vélodrome de Marseille et du Camp Nou de Barcelone</w:t>
+                <w:t xml:space="preserve">L’Europe des supporters. L’action collective supportériste comme alternative au référentiel dominant d’action publique. Le Progetto ultrà de Bologne en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Les stades et leurs publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles; Institut d’études politiques de Paris; Centre d’études de la vie politique (CEVIPOL); Centre d’histoire (CHEVS), Mar 2010, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international : Y a-t-il un football européen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’étude pour l’Europe de la culture et de la solidarité (GEPECS); Université Paris Descartes, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299256v1</w:t>
+                <w:t xml:space="preserve">hal-05296640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe des supporters face à la mondialisation. L’action collective supportériste comme alternative au référentiel dominant d’action publique. Le Progetto ultrà de Bologne en Italie</w:t>
               </w:r>
@@ -8631,217 +8631,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique européenne de contrôle du supportérisme saisie par l'action collective : le &amp;quot; Progetto ultra &amp;quot; de Bologne</w:t>
+                <w:t xml:space="preserve">L’action publique européenne de contrôle du supportérisme saisie par l’action collective : le &amp;quot;Progetto ultrà&amp;quot; de Bologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Congreso de antropologia, San Sebastian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">11e Congreso de antropología Retos Teóricos y Nuevas Prácticas. Simposio - Actualidad en antropologia del deporte : investigacion y aplicación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federación de Asociaciones de Antropología del Estado Español (FAAEE), Universidad dei País Vasco, Sep 2008, San Sebastian, Espagne. pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390689v1</w:t>
+                <w:t xml:space="preserve">hal-05299380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action publique européenne de contrôle du supportérisme saisie par l’action collective : le &amp;quot;Progetto ultrà&amp;quot; de Bologne</w:t>
+                <w:t xml:space="preserve">L'action publique européenne de contrôle du supportérisme saisie par l'action collective : le &amp;quot; Progetto ultra &amp;quot; de Bologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congreso de antropología Retos Teóricos y Nuevas Prácticas. Simposio - Actualidad en antropologia del deporte : investigacion y aplicación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federación de Asociaciones de Antropología del Estado Español (FAAEE), Universidad dei País Vasco, Sep 2008, San Sebastian, Espagne. pp.35-49</w:t>
+              <w:t xml:space="preserve">XI Congreso de antropologia, San Sebastian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299380v1</w:t>
+                <w:t xml:space="preserve">hal-05390689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Other Fans of Football Games. Sociology of &amp;quot;Supporting at a Distance</w:t>
               </w:r>
@@ -9036,198 +9036,198 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des pauvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (129), 192 p., 2023</w:t>
+              <w:t xml:space="preserve">, 129, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910881v1</w:t>
+                <w:t xml:space="preserve">hal-05040157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des pauvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 129, 2023</w:t>
+              <w:t xml:space="preserve">, 1 (129), 192 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040157v1</w:t>
+                <w:t xml:space="preserve">hal-04910881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
               </w:r>
@@ -9239,51 +9239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.372, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9308,51 +9308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gouvernements du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9862,817 +9862,817 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason ou la résistance aux déplacements et à l'emprise institutionnelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Confinement et déstabilisation migratoire : le cas d’une famille marocaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Cavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonsina Faya Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Coeurdevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les déplacés. Portraits de parcours de jeunes sous main de justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.199-257, 2022</w:t>
+              <w:t xml:space="preserve">Effets secondaires. Vivre au temps du covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 3, Au bord de l'eau, 2022, 9782356878366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910905v1</w:t>
+                <w:t xml:space="preserve">hal-04130909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation + Activité Physique = Nutrition. L'équation à une inconnue du Programme national nutrition santé, 2001-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Perrin, Clément Perrier et Damien Issanchou (dir.); UGA éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine, [actes du colloque « Activité physique, santé et innovations : questions scientifiques-questions sociales » tenu les 15 et 16 novembre 2018 à Lyon]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.94-103, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.perri.2022.01.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la santé sociale devient politique. La raison communautaire de la Case de santé de Toulouse</w:t>
+                <w:t xml:space="preserve">Jason ou la résistance aux déplacements et à l'emprise institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Les déplacés. Portraits de parcours de jeunes sous main de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-257, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910919v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Case de Santé de Toulouse (France) as a Propaedeutic Step</w:t>
+                <w:t xml:space="preserve">Quand la santé sociale devient politique. La raison communautaire de la Case de santé de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabien Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947456v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et déstabilisation migratoire : le cas d’une famille marocaine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studying the Case de Santé de Toulouse (France) as a Propaedeutic Step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effets secondaires. Vivre au temps du covid-19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.705-716, 2022, 978-3-030-97211-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-97212-7_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130909v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Déconstruire la fabrique des inégalités sociales de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conclusion. La fabrique des inégalités sociales de santé. Premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université de Toulouse 1 Capitole-IFERISS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-10, 2021, 978-2-36170-254-0</w:t>
+              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université Toulouse 1 Capitole-IFERISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-106, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948324v1</w:t>
+                <w:t xml:space="preserve">hal-04948387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les inégalités sociales de santé se recomposent à distance. Le cas des patient.es d'origines populaires engagé.es dans des dispositifs de télésurveillance des cancers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mayère</w:t>
+                <w:t xml:space="preserve">Introduction. Déconstruire la fabrique des inégalités sociales de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.87-90, 2021, 978-2-36170-254-0</w:t>
+              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université de Toulouse 1 Capitole-IFERISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-10, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948368v1</w:t>
+                <w:t xml:space="preserve">hal-04948324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. La fabrique des inégalités sociales de santé. Premier bilan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les inégalités sociales de santé se recomposent à distance. Le cas des patient.es d'origines populaires engagé.es dans des dispositifs de télésurveillance des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Coeurdevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFERISS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université Toulouse 1 Capitole-IFERISS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.104-106, 2021, 978-2-36170-254-0</w:t>
+              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.87-90, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948387v1</w:t>
+                <w:t xml:space="preserve">hal-04948368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter la prison. Le &amp;quot;Sam Suffit&amp;quot; cellulaire en centre de détention</w:t>
               </w:r>
@@ -10766,51 +10766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alam; Marion Gurruchaga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectivités, territoires et santé : regards croisés sur les frontières de la santé : actes du colloque GRALE - CERAPS - Université de Lille, du 13 au 15 décembre 2012, "Collectivités, territoires et santé : regards croisés sur les frontières de la santé" / organisé à l'Université de Lille Droit et santé par le CERAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-05275-5</w:t>
@@ -10960,51 +10960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses et coalition de causes autour des figures du sport en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11055,51 +11055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une européanisation du syndicalisme français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andolfatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11141,51 +11141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hyperactivité forcée : un mode de gestion des mineurs incarcérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11348,51 +11348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Cantarero; F. Xavier Medina; Ricardo Sánchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualidad en antropologia del deporte : investigacion y aplicacion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11598,51 +11598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopage sportif et référentiel médical : la duplicité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12065,51 +12065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12163,51 +12163,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une institution de prise en charge à l’autre. Une étude exploratoire des socialisations institutionnelles des mineurs sous main de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12298,51 +12298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer la prison. Pour une étude des « spatialités » au sein de cinq prisons belges et françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12433,64 +12433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12547,51 +12547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Tsoukala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12791,51 +12791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73B7B223"/>
+    <w:nsid w:val="6383E2BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12939,51 +12939,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E0952BC2"/>
+    <w:nsid w:val="CD654913"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13173,51 +13173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-basson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2683-4452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055240712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/31941490" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052941188" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05159529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.133.0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04911006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sanchou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21582041.2022.2161702" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Chaaban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche-Gaudron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmerzouka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910956v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Basson Bibet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maguin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.125.0165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.126.0043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya-Robles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beltran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11681" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0253" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920987802" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vallereau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0361" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.0000/JHSE.1000e103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044117ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.077.0067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958328v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910203v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannie Shoveller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-016-0809-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.103.0120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2381-7070/CGP/v06i01/54075" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8908" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947662v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03495006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.078.0031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947731v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sall&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haschard-No&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0291" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Theis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2013.23588" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.059.0097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960516v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.352.0195" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.384.0345" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.073.09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2006.11687785" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959981v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947345v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.002.0193" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1998.2175" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04957325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04957353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761838v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cholley-Gomez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franceschi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rozand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.330" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269680v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299603v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299620v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296640v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299380v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05040157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979211v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910905v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_46" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948387v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042147v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02162730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cies.ch/fr/cies/agenda/agenda/article/workshop-the-other-face-of-supporterism-self-regulation-collective-mobilization-and-social-movem/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0267-0/11" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813000637" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03459236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/les-metamorphoses-du-controle-social/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177341v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ankulegi.org/actas-del-xi-congreso-de-antropologia/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.roche.2004.01.0313" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951575v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217745v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043048v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043017v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Tsoukala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758068v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-basson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2683-4452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055240712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/31941490" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052941188" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05159529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.133.0022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Basson Bibet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Chaaban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0295" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04911006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sanchou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21582041.2022.2161702" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche-Gaudron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmerzouka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maguin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.125.0165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.126.0043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya-Robles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beltran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0253" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920987802" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vallereau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0361" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.0000/JHSE.1000e103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044117ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.077.0067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.103.0120" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannie Shoveller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-016-0809-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2381-7070/CGP/v06i01/54075" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.078.0031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8908" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03495006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947731v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sall&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haschard-No&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0291" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Theis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2013.23588" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.059.0097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960516v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.352.0195" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.384.0345" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.073.09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958144v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2006.11687785" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959981v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947345v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.002.0193" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1998.2175" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04957325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04957353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761838v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cholley-Gomez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franceschi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rozand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.330" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269680v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299603v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299620v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299256v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296640v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390689v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05040157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979211v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910905v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947456v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_46" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042147v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02162730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cies.ch/fr/cies/agenda/agenda/article/workshop-the-other-face-of-supporterism-self-regulation-collective-mobilization-and-social-movem/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0267-0/11" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813000637" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03459236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/les-metamorphoses-du-controle-social/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177341v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ankulegi.org/actas-del-xi-congreso-de-antropologia/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.roche.2004.01.0313" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951575v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217745v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043048v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043017v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Tsoukala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758068v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>