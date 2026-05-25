--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -589,183 +589,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05159529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;soins kangourous&amp;quot; contre la ruine de la santé. La résistance à la néolibéralisation des soins dans une maternité colombienne</w:t>
+                <w:t xml:space="preserve">« Qu’ils souffrent plus jamais, les charognes ! ». Comment le goût de la médecine vint à Louis-Ferdinand Céline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 133 (1), pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.133.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910941v1</w:t>
+                <w:t xml:space="preserve">hal-04947201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Qu’ils souffrent plus jamais, les charognes ! ». Comment le goût de la médecine vint à Louis-Ferdinand Céline.</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;soins kangourous&amp;quot; contre la ruine de la santé. La résistance à la néolibéralisation des soins dans une maternité colombienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 133 (1), pp.22-30. </w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.133.0022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947201v1</w:t>
+                <w:t xml:space="preserve">hal-04910941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faudrait pas ébranler l’Obélisque ». La sécurité intelligente et augmentée des Jeux olympiques et paralympiques de Paris de 2024</w:t>
               </w:r>
@@ -823,2217 +823,2217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rugby éducatif et socialisation de la jeunesse populaire à la &amp;quot;citoyenneté personnalisée</w:t>
+                <w:t xml:space="preserve">Les inégalités sociales de santé. La fabrique des dissymétries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Basson Bibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (10), pp.1067-1069</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910956v1</w:t>
+                <w:t xml:space="preserve">hal-04910963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutter contre le confinement de la misère du monde ou comment pratiquer la santé communautaire en période de pandémie</w:t>
+                <w:t xml:space="preserve">Recension de Bernard Marrot, Politique d’organisation du système de santé en France, Paris, L’Harmattan, 2022, 599 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samah Chaaban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.129.0088⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 183 (3), pp.936-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.183.0295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947397v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités sociales de santé. La fabrique des dissymétries</w:t>
+                <w:t xml:space="preserve">La santé des pauvres. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 73 (10), pp.1067-1069</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129, pp.12-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910963v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Bernard Marrot, Politique d’organisation du système de santé en France, Paris, L’Harmattan, 2022, 599 pages.</w:t>
+                <w:t xml:space="preserve">The impact of the COVID-19 pandemic on sportsbased youth development: the case of the rugby association ‘Rebonds!’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, N° 183 (3), pp.936-944. </w:t>
+              <w:t xml:space="preserve">Contemporary Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.183.0295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21582041.2022.2161702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04947419v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04024534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé des pauvres. Introduction</w:t>
+                <w:t xml:space="preserve">Lutter contre le confinement de la misère du monde ou comment pratiquer la santé communautaire en période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sanchou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Zaouche Gaudron</w:t>
+                <w:t xml:space="preserve">Samah Chaaban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 129, pp.12-19</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 1 (129), pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.129.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911006v1</w:t>
+                <w:t xml:space="preserve">hal-04947397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of the COVID-19 pandemic on sportsbased youth development: the case of the rugby association ‘Rebonds!’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violences conjugales : « On est bébé qu’une fois dans sa vie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche-Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21582041.2022.2161702⟩</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 129 (1), pp.35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.129.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04024534v1</w:t>
+                <w:t xml:space="preserve">hal-04947405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences conjugales : « On est bébé qu’une fois dans sa vie »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Zaouche-Gaudron</w:t>
+                <w:t xml:space="preserve">La santé communautaire aux temps de la Covid-19 : &amp;quot;Le confinement, c'est la précarité des jours difficiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+                <w:t xml:space="preserve">F Benmerzouka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 129 (1), pp.35-43. </w:t>
+              <w:t xml:space="preserve">, 2023, 129, pp.75-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.129.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.129.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947405v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La santé communautaire aux temps de la Covid-19 : &amp;quot;Le confinement, c'est la précarité des jours difficiles</w:t>
+                <w:t xml:space="preserve">Rugby éducatif et socialisation de la jeunesse populaire à la &amp;quot;citoyenneté personnalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Benmerzouka</w:t>
+                <w:t xml:space="preserve">Victor Basson Bibet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 129, pp.75-81. </w:t>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 414, pp.70-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/empa.129.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ffo.414.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910981v1</w:t>
+                <w:t xml:space="preserve">hal-04910956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en promotion de la santé : l’étude de la Case de santé de Toulouse. Contribution à la structuration internationale du champ de la recherche en promotion de la santé.</w:t>
+                <w:t xml:space="preserve">La recherche en promotion de la santé : l’étude de la Case de santé de Toulouse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 125, pp.165 - 175. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+              <w:t xml:space="preserve">, 2022, n° 125 (1), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/empa.125.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979937v1</w:t>
+                <w:t xml:space="preserve">hal-04947225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomber pauvre. &amp;quot;Tu sais que t'es pauvre quand la fin du mois, c'est tous les jours</w:t>
+                <w:t xml:space="preserve">Petite contribution à la « science de l’éducation spécialisée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 128 (4), pp.7-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.128.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2022, n° 126 (2), pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.126.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947434v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche en promotion de la santé : l’étude de la Case de santé de Toulouse.</w:t>
+                <w:t xml:space="preserve">Towards a Political Sociology of Social Health Inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Maguin</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Kelly-Irving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.125.0165⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.213-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.223.0213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947225v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite contribution à la « science de l’éducation spécialisée »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quotidiens confinés. Réflexions méthodologiques et éthiques sur une expérience de recherche à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonsina Faya-Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.126.0043⟩</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Enquêter à distance : nouvel eldorado ?, 45, pp.231-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.11681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947212v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Political Sociology of Social Health Inequalities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boulaghaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moscaritolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.223.0213⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.93-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2022.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980006v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quotidiens confinés. Réflexions méthodologiques et éthiques sur une expérience de recherche à distance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche en promotion de la santé : l’étude de la Case de santé de Toulouse. Contribution à la structuration internationale du champ de la recherche en promotion de la santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.11681⟩</w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.165 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/empa.125.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626055v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situations de vulnérabilités familiales et pandémie COVID-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tomber pauvre. &amp;quot;Tu sais que t'es pauvre quand la fin du mois, c'est tous les jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (2), pp.93-121. </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 128 (4), pp.7-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2022.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.128.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647202v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnographie classificatoire de la participation citoyenne en santé : une innovation sociale majeure ? Le programme Ciné ma santé des quartiers nord de Toulouse (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Devenir médiateur dans un centre de santé communautaire. Portraits de parcours des médiateur.trices pair.es de la Case de Santé de Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0112⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.253-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947232v1</w:t>
+                <w:t xml:space="preserve">hal-04988459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Devenir médiateur dans un centre de santé communautaire. Portraits de parcours des médiateur.trices pair.es de la Case de Santé de Toulouse</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus SARS-COV-2 durant le confinement du printemps 2020 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Neufcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Joannès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niamh M Redmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.196-205</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988459v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inégalités entre hommes et femmes face au risque d'infection par le virus SARS-COV-2 durant le confinement du printemps 2020 en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche interventionnelle en santé des populations et lutte contre les inégalités sociales de santé : les partenariats « en train de se faire » de la Case de Santé de Toulouse, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1_suppl), pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975920987802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958575v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche interventionnelle en santé des populations et lutte contre les inégalités sociales de santé : les partenariats « en train de se faire » de la Case de Santé de Toulouse, France</w:t>
+                <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1757975920987802⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.213.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824203v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique des inégalités sociales de santé. Avant-propos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Julhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.213.0009⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Travailler dans l'agriculture, 18, pp.[en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958442v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03225572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reconfigurations du travail des agents des ARS : extension de juridiction et perte de pouvoir professionnel.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+                <w:t xml:space="preserve">Ethnographie classificatoire de la participation citoyenne en santé : une innovation sociale majeure ? Le programme Ciné ma santé des quartiers nord de Toulouse (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Salaméro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Paul Génolini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Travailler dans l'agriculture, 18, pp.[en ligne]. </w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 65 (2), pp.163-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nrt.8694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03225572v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir médiateur·rice dans un centre de santé communautaire. Portraits de parcours des médiateur·rice·s pair·e·s de la Case de Santé de Toulouse</w:t>
               </w:r>
@@ -3055,51 +3055,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.253-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfas.213.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960608v1</w:t>
@@ -3136,51 +3136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, pp.361-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3422,51 +3422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. The paradoxical dynamic of urban health government. A case in Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Science &amp; Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3955,51 +3955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se bien conduire dans une ville saine. La fabrication politique du gouvernement urbain de la santé de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Les gouvernements du corps, 32, pp.129-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4033,51 +4033,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gouvernements du corps : administration différenciée des conduites corporelles et territorialisation de l’action publique de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4144,797 +4144,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02624901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprise métropolitaine en santé et ordre public local. Les limites socio-politiques à l'innovation institutionnelle. Le cas de l'agglomération bordelaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
+                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule. Une sociologie des expériences paradoxales de la détention en établissement pénitentiaire pour mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 77 (3), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.077.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960448v1</w:t>
+                <w:t xml:space="preserve">hal-04960377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Healthy cities or the political building of urban health government</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Science &amp; Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.077.0067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03689422v1</w:t>
+                <w:t xml:space="preserve">hal-04978208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule. Une sociologie des expériences paradoxales de la détention en établissement pénitentiaire pour mineurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, N° 77 (3), pp.67-79. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+              <w:t xml:space="preserve">, 2017, 3 (77), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/agora.077.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960377v1</w:t>
+                <w:t xml:space="preserve">hal-03689422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy cities or the political building of urban health government</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrique du gouvernement métropolitain de la santé. L'épreuve de la légitimation politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Science &amp; Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.63-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.172.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978208v1</w:t>
+                <w:t xml:space="preserve">hal-04960419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du gouvernement métropolitain de la santé. L'épreuve de la légitimation politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Honta</w:t>
+                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule. Une sociologie des expériences paradoxales de la détention en établissement pénitentiaire pour mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 77 (3), pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/agora.077.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.172.0063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04960419v1</w:t>
+                <w:t xml:space="preserve">hal-04958411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de cellule/demeurer en cellule. Une sociologie des expériences paradoxales de la détention en établissement pénitentiaire pour mineurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Solini</w:t>
+                <w:t xml:space="preserve">Entreprise métropolitaine en santé et ordre public local. Les limites socio-politiques à l'innovation institutionnelle. Le cas de l'agglomération bordelaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (3-4), pp.287-300</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958411v1</w:t>
+                <w:t xml:space="preserve">hal-04960448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rugby, l’école et la jeunesse populaire. Le travail éducatif de l'association socio-sportive Rebonds!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enabling the transferability of complex interventions: exploring the combination of an intervention’s key functions and implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannie Shoveller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/empa.103.0120⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1031 - 1038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00038-016-0809-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947296v1</w:t>
+                <w:t xml:space="preserve">hal-01910203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling the transferability of complex interventions: exploring the combination of an intervention’s key functions and implementation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rugby, l’école et la jeunesse populaire. Le travail éducatif de l'association socio-sportive Rebonds!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.1031 - 1038. </w:t>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 103 (3), pp.120-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00038-016-0809-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/empa.103.0120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910203v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5011,77 +5011,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fight against Physical Inactivity at the Local Level: Urban Governance and Fragile Partnerships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sport and Health Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5115,51 +5115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthy cities: A new political territory. An analysis of local health care governance in the city of Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5200,451 +5200,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02545464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le progrès dans l'ordre. À propos des stades de la Coupe du monde de football</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-muros. La mise en scène de la vie carcérale en établissement pénitentiaire pour mineurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Solini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° 78 (2), pp.31-42. </w:t>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.078.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.8908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947306v1</w:t>
+                <w:t xml:space="preserve">hal-04958166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-muros. La mise en scène de la vie carcérale en établissement pénitentiaire pour mineurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Solini</w:t>
+                <w:t xml:space="preserve">Les comités d'entreprise européens : premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andolfatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les études sociales et syndicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958166v1</w:t>
+                <w:t xml:space="preserve">hal-03495006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-muros. La mise en scène de la vie carcérale en établissement pour mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol. XI, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/champpenal.8908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comités d'entreprise européens : premier bilan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le progrès dans l'ordre. À propos des stades de la Coupe du monde de football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les études sociales et syndicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 78 (2), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.078.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03495006v1</w:t>
+                <w:t xml:space="preserve">hal-04947306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interdisciplinarité en action : les « mots-pièges » d'une recherche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Villeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ginsbourger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bidault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Alias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vol. 26 (2), pp.155-163. </w:t>
@@ -5682,87 +5682,87 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-muros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/champpenal.8908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689337v1</w:t>
@@ -5773,51 +5773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comités d'entreprise européens : premier bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andolfatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6362,51 +6362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression du surcodage sexué au cours de l'activité « musculation » en ÉPM. « Moi, j'veux des pecs lourds, t'as vu ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6453,51 +6453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le surcodage sexué en établissement pénitentiaire pour mineurs. Une socialisation en train de se faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6648,402 +6648,402 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tour de France 1998 et la régulation du dopage sportif : reconfiguration des rapports de force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 3 (73), pp.9-23. </w:t>
+              <w:t xml:space="preserve">, 2006, n o 73 (3), pp.9-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.073.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960531v1</w:t>
+                <w:t xml:space="preserve">hal-05387659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tour de France 1998 et la régulation du dopage sportif : reconfiguration des rapports de force</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'empreinte jociste illustrée par l'exemple. La socialisation confessionnelle et politique des militants syndicalistes chrétiens de l'Isère, 1945-1964</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers du groupement pour la recherche sur les mouvements familiaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.29-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387659v1</w:t>
+                <w:t xml:space="preserve">hal-04958144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'empreinte jociste illustrée par l'exemple. La socialisation confessionnelle et politique des militants syndicalistes chrétiens de l'Isère, 1945-1964</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The trajectories leading to supporting at a distance: the Olympique de Marseille case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du groupement pour la recherche sur les mouvements familiaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (2), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16138171.2006.11687785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958144v1</w:t>
+                <w:t xml:space="preserve">hal-02177315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trajectories leading to supporting at a distance: the Olympique de Marseille case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tour de France 1998 et la régulation du dopage sportif : reconfiguration des rapports de force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (73), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.073.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16138171.2006.11687785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02177315v1</w:t>
+                <w:t xml:space="preserve">hal-04960531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de G. Vieille Marchiset, 2003, Sports de rue et pouvoirs sportifs. Conflits et changements dans l'espace local, PU Franc-Comtoises</w:t>
               </w:r>
@@ -7804,51 +7804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dynamique paradoxale du gouvernement urbain de la santé. Entre prétentions publiques au cadrage des conduites et velléités sociales à l’autonomie. Le cas de la ville de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7886,51 +7886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gouvernement métropolitain de la santé comme instrument d’innovation de l’action publique locale. Le cas de l’agglomération bordelaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8050,77 +8050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démocratie sanitaire à l’épreuve de l’action locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès « Santé publique et prévention »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADELF-SFSP, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8385,191 +8385,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stade de football : haut lieu des supporters à distance. Les cas du Vélodrome de Marseille et du Camp Nou de Barcelone</w:t>
+                <w:t xml:space="preserve">L’Europe des supporters. L’action collective supportériste comme alternative au référentiel dominant d’action publique. Le Progetto ultrà de Bologne en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Les stades et leurs publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles; Institut d’études politiques de Paris; Centre d’études de la vie politique (CEVIPOL); Centre d’histoire (CHEVS), Mar 2010, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international : Y a-t-il un football européen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’étude pour l’Europe de la culture et de la solidarité (GEPECS); Université Paris Descartes, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299256v1</w:t>
+                <w:t xml:space="preserve">hal-05296640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Europe des supporters. L’action collective supportériste comme alternative au référentiel dominant d’action publique. Le Progetto ultrà de Bologne en Italie</w:t>
+                <w:t xml:space="preserve">Le stade de football : haut lieu des supporters à distance. Les cas du Vélodrome de Marseille et du Camp Nou de Barcelone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Y a-t-il un football européen ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’étude pour l’Europe de la culture et de la solidarité (GEPECS); Université Paris Descartes, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Les stades et leurs publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles; Institut d’études politiques de Paris; Centre d’études de la vie politique (CEVIPOL); Centre d’histoire (CHEVS), Mar 2010, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296640v1</w:t>
+                <w:t xml:space="preserve">hal-05299256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Europe des supporters face à la mondialisation. L’action collective supportériste comme alternative au référentiel dominant d’action publique. Le Progetto ultrà de Bologne en Italie</w:t>
               </w:r>
@@ -8631,217 +8631,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05299635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action publique européenne de contrôle du supportérisme saisie par l’action collective : le &amp;quot;Progetto ultrà&amp;quot; de Bologne</w:t>
+                <w:t xml:space="preserve">L'action publique européenne de contrôle du supportérisme saisie par l'action collective : le &amp;quot; Progetto ultra &amp;quot; de Bologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congreso de antropología Retos Teóricos y Nuevas Prácticas. Simposio - Actualidad en antropologia del deporte : investigacion y aplicación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federación de Asociaciones de Antropología del Estado Español (FAAEE), Universidad dei País Vasco, Sep 2008, San Sebastian, Espagne. pp.35-49</w:t>
+              <w:t xml:space="preserve">XI Congreso de antropologia, San Sebastian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299380v1</w:t>
+                <w:t xml:space="preserve">hal-05390689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique européenne de contrôle du supportérisme saisie par l'action collective : le &amp;quot; Progetto ultra &amp;quot; de Bologne</w:t>
+                <w:t xml:space="preserve">L’action publique européenne de contrôle du supportérisme saisie par l’action collective : le &amp;quot;Progetto ultrà&amp;quot; de Bologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Congreso de antropologia, San Sebastian</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">11e Congreso de antropología Retos Teóricos y Nuevas Prácticas. Simposio - Actualidad en antropologia del deporte : investigacion y aplicación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federación de Asociaciones de Antropología del Estado Español (FAAEE), Universidad dei País Vasco, Sep 2008, San Sebastian, Espagne. pp.35-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05390689v1</w:t>
+                <w:t xml:space="preserve">hal-05299380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Other Fans of Football Games. Sociology of &amp;quot;Supporting at a Distance</w:t>
               </w:r>
@@ -9036,198 +9036,198 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des pauvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 129, 2023</w:t>
+              <w:t xml:space="preserve">, 1 (129), 192 p., 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040157v1</w:t>
+                <w:t xml:space="preserve">hal-04910881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé des pauvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Sanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (129), 192 p., 2023</w:t>
+              <w:t xml:space="preserve">, 129, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910881v1</w:t>
+                <w:t xml:space="preserve">hal-05040157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
               </w:r>
@@ -9239,51 +9239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.372, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9308,51 +9308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gouvernements du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9862,817 +9862,817 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et déstabilisation migratoire : le cas d’une famille marocaine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jason ou la résistance aux déplacements et à l'emprise institutionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effets secondaires. Vivre au temps du covid-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, chapitre 3, Au bord de l'eau, 2022, 9782356878366</w:t>
+              <w:t xml:space="preserve">Les déplacés. Portraits de parcours de jeunes sous main de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-257, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130909v1</w:t>
+                <w:t xml:space="preserve">hal-04910905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation + Activité Physique = Nutrition. L'équation à une inconnue du Programme national nutrition santé, 2001-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Perrin, Clément Perrier et Damien Issanchou (dir.); UGA éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bouger pour la santé ! Analyses sociologiques d’une injonction contemporaine, [actes du colloque « Activité physique, santé et innovations : questions scientifiques-questions sociales » tenu les 15 et 16 novembre 2018 à Lyon]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.94-103, 2022, Sports, cultures, sociétés, 978-2-7061-4355-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pug.perri.2022.01.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason ou la résistance aux déplacements et à l'emprise institutionnelle</w:t>
+                <w:t xml:space="preserve">Quand la santé sociale devient politique. La raison communautaire de la Case de santé de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les déplacés. Portraits de parcours de jeunes sous main de justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.199-257, 2022</w:t>
+              <w:t xml:space="preserve">La santé sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910905v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la santé sociale devient politique. La raison communautaire de la Case de santé de Toulouse</w:t>
+                <w:t xml:space="preserve">Studying the Case de Santé de Toulouse (France) as a Propaedeutic Step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boulaghaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Maguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Springer International Publishing, pp.705-716, 2022, 978-3-030-97211-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-97212-7_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910919v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Case de Santé de Toulouse (France) as a Propaedeutic Step</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Confinement et déstabilisation migratoire : le cas d’une famille marocaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Cavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonsina Faya Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Coeurdevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Handbook of Health Promotion Research, Vol. 1</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Effets secondaires. Vivre au temps du covid-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, chapitre 3, Au bord de l'eau, 2022, 9782356878366</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947456v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion. La fabrique des inégalités sociales de santé. Premier bilan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Déconstruire la fabrique des inégalités sociales de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université Toulouse 1 Capitole-IFERISS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.104-106, 2021, 978-2-36170-254-0</w:t>
+              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université de Toulouse 1 Capitole-IFERISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-10, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948387v1</w:t>
+                <w:t xml:space="preserve">hal-04948324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Déconstruire la fabrique des inégalités sociales de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les inégalités sociales de santé se recomposent à distance. Le cas des patient.es d'origines populaires engagé.es dans des dispositifs de télésurveillance des cancers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Coeurdevey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFERISS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université de Toulouse 1 Capitole-IFERISS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-10, 2021, 978-2-36170-254-0</w:t>
+              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.87-90, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948324v1</w:t>
+                <w:t xml:space="preserve">hal-04948368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les inégalités sociales de santé se recomposent à distance. Le cas des patient.es d'origines populaires engagé.es dans des dispositifs de télésurveillance des cancers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion. La fabrique des inégalités sociales de santé. Premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.87-90, 2021, 978-2-36170-254-0</w:t>
+              <w:t xml:space="preserve">La fabrique des inégalités sociales de santé, Presses de l'Université Toulouse 1 Capitole-IFERISS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.104-106, 2021, 978-2-36170-254-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948368v1</w:t>
+                <w:t xml:space="preserve">hal-04948387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter la prison. Le &amp;quot;Sam Suffit&amp;quot; cellulaire en centre de détention</w:t>
               </w:r>
@@ -10766,51 +10766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Julhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Alam; Marion Gurruchaga. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collectivités, territoires et santé : regards croisés sur les frontières de la santé : actes du colloque GRALE - CERAPS - Université de Lille, du 13 au 15 décembre 2012, "Collectivités, territoires et santé : regards croisés sur les frontières de la santé" / organisé à l'Université de Lille Droit et santé par le CERAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-05275-5</w:t>
@@ -10960,51 +10960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses et coalition de causes autour des figures du sport en prison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neyrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11055,51 +11055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une européanisation du syndicalisme français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andolfatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11141,51 +11141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hyperactivité forcée : un mode de gestion des mineurs incarcérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11348,51 +11348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Cantarero; F. Xavier Medina; Ricardo Sánchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualidad en antropologia del deporte : investigacion y aplicacion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -11598,51 +11598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopage sportif et référentiel médical : la duplicité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12065,51 +12065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Claudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12163,51 +12163,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une institution de prise en charge à l’autre. Une étude exploratoire des socialisations institutionnelles des mineurs sous main de justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12298,51 +12298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabriquer la prison. Pour une étude des « spatialités » au sein de cinq prisons belges et françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yeghicheyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Solini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12433,64 +12433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Haschar-Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Honta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12547,51 +12547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Basson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lestrelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastassia Tsoukala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12791,51 +12791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6383E2BD"/>
+    <w:nsid w:val="6AFE4892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12939,51 +12939,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CD654913"/>
+    <w:nsid w:val="E2EAE0BA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13173,51 +13173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-basson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2683-4452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055240712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/31941490" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052941188" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05159529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.133.0022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910956v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Basson Bibet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Chaaban" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0088" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0295" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04911006v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sanchou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21582041.2022.2161702" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche-Gaudron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0035" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910981v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmerzouka" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0075" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979937v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maguin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.125.0165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947225v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.126.0043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya-Robles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beltran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11681" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947232v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0112" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0253" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920987802" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vallereau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0361" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.0000/JHSE.1000e103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044117ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.077.0067" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960419v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0063" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947296v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.103.0120" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910203v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannie Shoveller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-016-0809-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2381-7070/CGP/v06i01/54075" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.078.0031" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958166v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8908" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03495006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947731v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sall&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haschard-No&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0291" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Theis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2013.23588" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.059.0097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960516v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.352.0195" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.384.0345" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960531v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.073.09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958144v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177315v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2006.11687785" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959981v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947345v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.002.0193" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1998.2175" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04957325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04957353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761838v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cholley-Gomez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franceschi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rozand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.330" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269680v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299603v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299620v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299256v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296640v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390689v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05040157v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979211v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130909v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910905v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947456v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_46" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948387v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948324v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042147v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02162730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cies.ch/fr/cies/agenda/agenda/article/workshop-the-other-face-of-supporterism-self-regulation-collective-mobilization-and-social-movem/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0267-0/11" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813000637" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03459236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/les-metamorphoses-du-controle-social/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177341v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ankulegi.org/actas-del-xi-congreso-de-antropologia/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.roche.2004.01.0313" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951575v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217745v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043048v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043017v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Tsoukala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758068v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-basson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2683-4452" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055240712" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/31941490" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000052941188" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05159529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Basson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947201v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.133.0022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910941v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2087" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910852v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.064.0055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910963v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.183.0295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04911006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sanchou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sall&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21582041.2022.2161702" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Chaaban" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0088" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche-Gaudron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910981v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Benmerzouka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.129.0075" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910956v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Basson Bibet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ffo.414.0077" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Maguin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.125.0165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947212v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.126.0043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04980006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Honta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Kelly-Irving" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.223.0213" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya-Robles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Soulier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beltran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boulaghaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.11681" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03647202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boulaghaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moscaritolo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Basson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2022.01.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979937v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04988459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0253" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joann&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Maurel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niamh M Redmond" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04824203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975920987802" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03225572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Julhe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salam&#233;ro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8694" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947232v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul G&#233;nolini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0112" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04948193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.213.0361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Vallereau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.118.0073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0361" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.0000/JHSE.1000e103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haschar-No&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978588v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0064" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947259v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1044117ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862720v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0129" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624901v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jak&#353;i&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.032.0005" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Solini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.077.0067" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04978208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689422v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.172.0063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910203v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannie Shoveller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alias" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00038-016-0809-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947296v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.103.0120" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2381-7070/CGP/v06i01/54075" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/fp.2015.9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958166v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.8908" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03495006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andolfatto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.078.0031" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958197v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ginsbourger" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.138.0155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689337v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947731v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Honta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sall&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.07.073" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.038" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Haschard-No&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.03.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.043.0291" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947720v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Theis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12927/hcpol.2013.23588" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947328v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.059.0097" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960516v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.352.0195" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960524v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.384.0345" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387659v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.073.09" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2006.11687785" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04960531v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958122v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04959981v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958106v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947345v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhei.002.0193" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.1998.2175" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04958089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04957325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04957353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761838v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Laujac" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cholley-Gomez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Franceschi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rozand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pallier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckac131.330" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395169v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02269680v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299603v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054229v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299620v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296640v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299256v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299635v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390689v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299380v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299392v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05040157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Marquis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979198v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979211v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165969v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04979194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910905v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947479v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stm.cairn.info/bouger-pour-la-sante--9782706143557-page-94?lang=fr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.perri.2022.01.0094" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910919v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947456v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97212-7_46" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130909v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicaise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Cav&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonsina Faya Robles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Coeurdevey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948324v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948368v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948387v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04910895v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042147v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02162730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cies.ch/fr/cies/agenda/agenda/article/workshop-the-other-face-of-supporterism-self-regulation-collective-mobilization-and-social-movem/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0267-0/11" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03690006v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813000637" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03459236v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03689983v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ladispute.fr/catalogue/les-metamorphoses-du-controle-social/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177341v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ankulegi.org/actas-del-xi-congreso-de-antropologia/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04947339v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/oj.roche.2004.01.0313" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03951575v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diaz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04995456v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03278542v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouilhac" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Claudet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Collomb" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217745v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yeghicheyan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doga" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Fort&#233;-Gallois" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230552v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Besson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043048v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043017v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Tsoukala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758068v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>