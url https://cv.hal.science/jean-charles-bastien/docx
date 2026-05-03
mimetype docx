--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles BASTIEN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Équipe Génétique, Adaptation et Amélioration (GA²) - Génétique, sélection et création variétale chez le Douglas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Native Forest Tree Species in Europe: The Question of Seed Origin in Afforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debojyoti Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Miroslav Klisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Kroon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.273. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f13020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and growth of 711 forest tree taxa in eight French arboretums from three different climate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Sylviculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12899/asr-2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vergers à graines de Douglas : synthèse des résultats au stade juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés améliorées de douglas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2021.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early effects of two planting densities on growth dynamics and water-use efficiency in Robinia pseudoacacia (L.) and Populus deltoides (Bartr. ex Marsh.) × P. nigra (L.) short rotation plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (3), pp.73. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01087-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the patchy legislative landscape of non-native tree species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pötzelsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatko Andonovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (4), pp.567-586. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of black walnut (Juglans nigra L.) ecology and management in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu-Norocel Nicolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Károly Rédei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1087-1112. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-020-01988-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, growth and management of black locust (Robinia pseudoacacia L.), a non-native species integrated into European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu-Norocel Nicolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">• Károly Rédei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">• Torsten Vor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pöetzelsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forestry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.1081-1101. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11676-020-01116-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter-dormant shoot apical meristem in poplar trees shows environmental epigenetic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon-Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (20), pp.4821-4837. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of yield and nitrogen removal in 56 Populus deltoides×P. nigra genotypes over two rotations of short-rotation coppice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 375, pp.55 - 65. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Brancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nutrient dynamics in short-rotation coppice of poplar and willow in a converted marginal land, a case study in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (3), pp.293-309. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-016-9805-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter le niveau de production de biomasse des cultures ligneuses dédiées ou semi-dédiées. Principaux enseignements du projet SYLVABIOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (3), pp.249-262. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal and interior Douglas-fir provenances differ in growth performance and response to drought episodes at adult age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.709-720. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0393-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and plasticity of productivity, water-use efficiency, and nitrogen exportation rate in Salix short rotation coppice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.392 - 404. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des variétés de douglas face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chopard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des variétés de douglas face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chopard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de l’adaptation à la sécheresse chez le douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (3), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2012.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau national de plantations comparatives pour évaluer les vergers à graines français de Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cahier spécial Forêt, p. 12 - p. 19. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS2.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes dédiés à la production de bois énergie en France. Travaux de recherche et projets en cours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes dédiés à la production de bois énergie en France. Travaux de recherche et projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.217-228. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notations de phénologie foliaire sur arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Veisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas « Darrington-VG »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.23-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de pin sylvestre &amp;quot;Taborz-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas &amp;quot;La Luzette-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas &amp;quot;La Luzette-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.24-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal variation of indirect cambium reaction to within-growing season temperature changes in Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunar Schüte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milosh Ivkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (4), pp.257-268. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/77.4.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas &amp;quot;Darrington-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-Special Issue: Pacific temperate conifers as introduced and native species: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (4), pp.255-256. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/77.4.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour vos reboisements, préférez les variétés améliorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 142, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour vos reboisements, préférez les variétés améliorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 142, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel gain espérer en plantant des cultivars de merisier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 139, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du module d'élasticité à l'aide de données microdensitométriques : méthodes et effets génétiques (2. partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du module d'élasticité à l'aide de données microdensitométriques : méthodes et effets génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of stiffness of standing Douglas fir; from the standing stem to the standardised wood sample, relationships between modulus of elasticity and wood density parameters. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clones de merisier inscrits au catalogue : obtention, performances et conseils d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of stem form traits in a 9 year old coastal douglas-fir progeny test in Washington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Aitken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46 (2-3), pp.166-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel végétal de douglas disponible pour le reboisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 107, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de familles de sapin de Douglas (Pseudotsuga menziesii) pour leur aptitude au bouturage : conséquences pour la diffusion de variétés améliorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (6), pp.1113-1126. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Luzette, un nouveau verger à graines de douglas en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 107, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique, comment ? La sélection multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arboretums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of second flushing in a French plantation of coastal Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (5-6), pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas : fiche de présentation du programme d'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'espèces dans les reboisements d'altitude dans le Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFRO's role in Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco). Tree improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinschmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 41 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination de la qualite des graines de Cupressus sempervirens L. et Cupressus arizonica E. Greene par la radiographie aux rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chavagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des espèces pour le reboisement en haute altitude. Premiers enseignements de l'arboretum Curie (col des Trois-soeurs -Lozère - alt.: 1 470 m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vallance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 42 (5), pp.495-509. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/26098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Douglas fir (Pseudotsuga menziesii (Mirb.) Franco) volume at age 15 with early traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 39 (1), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des recoltes realisees aux USA en 1985 sur peuplements identifies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 59, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers enseignements des arboretums d'élimination de Basse-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 40 (2), pp.108-116. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il s'intéresser au Douglas bleu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrandès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 40 (6), pp.436-446. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergers à graines de Douglas : le cru 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 40 (5), pp.403-404. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (Spécial), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des espèces à intérêt potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (Spécial), pp.188-190. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan à 26 ans d'une plantation comparative de Mélèzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 37 (6), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/21836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts comparés du Mélèze hybride (Larix x eurolepis Henry) avec les deux espèces parentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 32 (6), pp.521-530. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/21438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early effects of two planting densities on growth dynamics and water-use efficiency in Robinia pseudoacacia (L.) and Populus deltoides (Bartr. ex Marsh.) × P. nigra (L.) short rotation plantations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th INTERNATIONAL POPLAR SYMPOSIUM (IPS-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Oct 2022, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Avenir - Les douglas de demain se dessinent aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESTINOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement du buis au domaine INRAE de La Fage - Espèces alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Départements INRAE Génétique animale et ECODIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir une densité de plantation : comment et pour quels objectifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dernières innovation sur la plantation forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des forêts et de la filière forêt-bois dans l’atténuation du changement climatique : un nouveau point de vue pour changer de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblées Générales de la Coopérative Unisylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des risques systémiques dans une stratégie de remise en gestion durable généralisée - suites de la prospective INRA-IGN 2017-2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la filière forêt-bois pour atténuer le changement climatique : une pédagogie de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par la section « Forêts et filière bois » de l’Académie d’Agriculture Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des massifs forestiers et résilience socio-écologique : quelle ingénierie des mélanges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts mélangées, quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech Nancy, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des modèles de simulation dans la transformation des pratiques de gestion forestière liée aux enjeux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European forest reproductive materials recommendations for Douglas fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action "Non-native Tree Species for European Forests-Experiences, Risks and Opportunities" - 6th Joint WG/MC Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NNEXT COST Action FP1403, Oct 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screening of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles essences pour demain ? Etat des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bouler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE "Les forestiers se mobilisent et agissent pour faire face au changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la diversité génétique dans l’adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bouler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE "Les forestiers se mobilisent et agissent pour faire face au changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of exotic tree species in french elimination arboreta: lessons of the past and identification of valuable forest reproductive materials for the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Botanic Gardens Congress, EuroGardVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the European Botanic Gardens Consortium (EBGC); Botanic Gardens Conservation International (BGCI); Jardins botaniques de France et des pays francophones (JBF), Oct 2015, Paris, France. pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation génétique dans le domaine du matériel végétal forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. atelier REGEFOR - Les innovations dans les usages du bois interpellent la gestion forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European Douglas-fir breeding population for long term breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding Conference. IUFRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO., Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of phenomic selection: using Near InfraRed Spectroscopy (NIRS) to predict quantitative phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jul 2014, Vancouver, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication et rôle des Etablissements de Recherche et d’Enseignement supérieur dans la CSTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lesigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Madrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Forum Régional de la Culture Scientifique Technique et Industrielle en Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping for wood chemical properties and saccharification potential in black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYLVABIOM : Nouveaux concepts de cultures ligneuses durables pour la production de biomasse à des fins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques AGPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de production de biomasse totale d'espèces ligneuses à croissance rapide cultivées en futaie à courte révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gerstch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets EMERGE et SYLVABIOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nancy, France. pp.29 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Near Infrared Spectroscopy to explore geographical patterns of genetic diversity and predict quantitative phenotypes: application to natural populations of black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYLVABIOM : Nouveaux concepts de cultures ligneuses durables pour la production de biomasse à des fins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche pour les Énergies du futur ? Colloque Bilan Énergie ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche rétrospective et intégrée de l'adaptation basée sur l'étude du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Réunion CAQ "l'utilisation des données des inventaires forestiers nationaux dans l'établissement de nos modèles forêt-bois";CAQ15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nogent-sur-Vernisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du Douglas dans le cadre des contraintes climatiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Nationales du Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France Douglas. FRA., Sep 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2012, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wood production in bioenergy plantations: Through the use of adequate plant material in terms of resource use efficiencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplars and Willows on the Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poplar Council of Canada, IPC Environmental. CAN., Sep 2011, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wood production in bioenergy plantations: 1. through the use of adequate plant material in terms of resource use efficiencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplars and Willows on the Prairies. Joint Conference of Poplar Council of Canada, IPC Environmental Applications Working Party, and Poplar Council of the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantaComp : Le réseau de plantations comparatives d'espèces forestières de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du GEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Douglas-fir in a changing climate: study of decline in France after the extreme 2003’s drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opportunity and risks for douglas-fir in a changing climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Freiburg, Germany. 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood production determinants in poplar: where are we going ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalashikam Rajender Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of Douglas-fir growth and forking in farm field tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO (working parties S2.02.5 and S2.01.16) symposium on Pacific temperate conifers as native and introduced species, Orléans, 27-30 May 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height growth, wood density and dry fibre weight of four 33 year-old Douglas-fir provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Commere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timber Management Towards Wood Quality and En Product Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIA/IUFRO International Wood Quality Workshop, Aug 1997, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de critères de sélection pour l'amélioration génétique de la forme des arbres forestiers. 2. Recherche de prédicteurs précoces de la fourchaison chez le Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vergers à graines de douglas français : une composante majeure du programme d'amélioration vers une organisation européenne coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.02.05,06,12 and 14 (Douglas-fir Pinus contorta Sitka spruce and Abies) : evolution of breeding strategies for conifers from the Pacific Northwest, Limoges, 1-4 August 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Limoges, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IUFRO Abies procera (Rehd.) provenance trial in France field results at age 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.02.05,06,12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vergers à graines de Douglas français, une composante majeure du programme d'amélioration vers une organisation européenne coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Douglas-fir families for bulk vegetative propagation ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 years of cooperative program on Douglas-fir breeding with the support of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulus of elasticity of standing Douglas fir trees : use of the modulomètre in a tree breeding study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity of standing tree trunks : from the standing stem to the standardized wood sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. IUFRO world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Tampere, Finland. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux critères de sélection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Col des Trois Soeurs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas fir range-wide variation results from the IUFRO data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breidenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Olympia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas : utilisation des récoltes réalisées aux USA en 1985 sur peuplements identifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas : utilisation des récoltes réalisées aux USA en 1985 sur peuplements identifiés - OCDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE - Organisation de Coopération et de Développement Economique, 1989, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitrait selection possibilities within a group of Douglas-fir open-pollinated progenies chosen for their stability on two sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1986, Williamsburg VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitrait selection possibilities within a group of Douglas-fir open pollinated families chosen for their stability on two sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Congress Williamsburg 1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1986, Williamsburg (Virginia), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of some wood quality traits of coastal Doufglas fir in a French progeny test. Implications on breeding strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Romant-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.02.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1985, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Effet des polluants atmosphériques sur les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III° Symposium sur la recherche en matière de pollution atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1978, Bordeaux, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'arboretums pour la sélection d’espèces résistant à la pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde "Effet des polluants atmosphériques sur les Végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1976, Les Arcs, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir (Pseudotsuga menziesii) seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des ressources forestières régionales pour la production de moules de cuisson en bois déroulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de  Bussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et validation d'un procédé miniaturisé pour le criblage à haut débit du potentiel de saccharification de biomasses lignocellulosiques : Application sur des clones de peupliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. , 2017, 11es Journées du Réseau Français des Parois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screeninig of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass! Explorons la biomasse lignocellulosique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of short and very short rotation coppices of Populus and Salix species on soil C, N and P cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, OCDE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing French Douglas-fir seed orchards: a newly established network of trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Forestry Research in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Prague-Pruhonice, Czech Republic. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and dynamical description of the juvenile growth pattern of Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas fir seed sources field inspection Washington, Oregon and Northern California (Combined report of Surveys) (2 vol.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission of the European Communities, n.p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches forestières à l’INRA d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt d’Orléans: Mythes et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Jeu de l'Oie, 2021, 978-2368310984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Douglas-fir under climate change. 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genecology of Douglas-fir and tree improvement strategies. 3.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir biomass production and carbon sequestration. 4.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular markers used for genetic studies in Japanese Larch (Larix kaempferi (Lamb.) Carr.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Szasz-Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charalambos Neophytou and Monika Konnert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical guidelines for molecular genetic analysis in non-native forest tree species of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160, 2018, Silva Slovenica, 978-961-6993-43-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abies grandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Konnert and Paraskevi Alizoti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short reviews on the genetics and breeding of introduced to Europe forest tree species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, 2016, Silva Slovenica, 978-961-6993-19-7. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20315/sfs.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Fir ([i]Pseudotsuga menziesii[/i] (Mirb.) Franco). Chapter 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest tree breeding in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic importance, breeding objectives and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Burdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, genomics and breeding of conifers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 456 p., 2011, Genetics, Genomics and Breeding of Crop Plants, 978-1-57808-719-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site and genotype effects for ring density and width in a 16-year-old genetic trial of 30 Douglas fir open-pollinated families replicated in 3 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngouahinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEC Air Project. Forest planning and management tools. Final detailed report of the work performed between November 1st, 1992 and October 31, 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (Pseudotsuga menziesii) (Mirb.) Franco) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Vancouver (&amp;lt;i&amp;gt;Abies grandis&amp;lt;/i&amp;gt; Lindl.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Épicéa de Sitka (&amp;lt;i&amp;gt;Picea sitchensis&amp;lt;/i&amp;gt; Carr.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d’admission type pour un verger à graine de type « participatif ». Espèce règlementée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités intraspécifique et individuelle de la croissance en hauteur de Cupressus Sempervirens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrandès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : Réseau Expérimental Forestier d’Essences de diversification pour le Renouvellement des forêts (REFER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Loubaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCBA; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du douglas et déploiement des plantations en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Expérimental Forestier d’Essences de diversification (REFER) pour le Renouvellement des forêts - Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; CNPF-IDF. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir 2 - Rapport d'activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2019-Nov. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur la transformation de dispositifs expérimentaux en structure de production de MFR ou en unité de conservation de ressources génétiques: Guide de bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2018-Nov. 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; FCBA; ONF; France Douglas. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2017. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2015. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012 : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du Peuplier exploité en TCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 7, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, pins laricio, pin sylvestre, mélèze, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation collective 2007 : UR 0588 INRA Amélioration, Génétique et Physiologie Forestières et USC ONF-INRA Conservatoire Génétique des Arbres Forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variétés forestières améliorées issues des vergers à graines de l'Etat : douglas, épicéa, mélèze, pins laricio, maritime et sylvestre (rapport final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height growth of 17 Douglas fir open pollinated progenies between ages 7 and 26. Rapport final pour le projet de l'Union Européenne &amp;quot;Forest planning and management tools&amp;quot;. Task 1 : Growth models. Subtask : Douglas fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1995, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height Growth of Douglas fir at Open-Progeny level betweenages 7 and 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analyses of microdensitometric data collected on a 19-year-old Douglas-fir open-pollinated progeny test, replicated in 2 sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme coopératif d'amélioration du Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Romant-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinschmit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté Economique Européenne; INRA; SRFH; NFV. 1990, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production en volume de différentes provenances de Douglas, 15 ans après plantation en forêt Communale d'Epinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet-Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la mission en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1981, 7 p. + 8 p. annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission effectuée en Italie - Firenze le 1.12.80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1980, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European provenance recommendations for selected non-native tree species. WG2 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debojyoti Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Cvjetkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 233-234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective clonal testing with hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of flowering induction techniques on grafted Douglas-fir clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of idoor vs outdoor breeding orchard on cone development and seed yield of young grafted Douglas-fir clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 231-232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametres genetiques de population et sylviculture du Douglas: elements d'une approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ottorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14 ref. *INRA, Nancy (FRA) Diffusion du document : INRA, Nancy (FRA). 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId433"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles BASTIEN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Équipe Génétique, Adaptation et Amélioration (GA²) - Génétique, sélection et création variétale chez le Douglas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and growth of 711 forest tree taxa in eight French arboretums from three different climate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Sylviculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12899/asr-2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Native Forest Tree Species in Europe: The Question of Seed Origin in Afforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debojyoti Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Miroslav Klisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Kroon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.273. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f13020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vergers à graines de Douglas : synthèse des résultats au stade juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early effects of two planting densities on growth dynamics and water-use efficiency in Robinia pseudoacacia (L.) and Populus deltoides (Bartr. ex Marsh.) × P. nigra (L.) short rotation plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (3), pp.73. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01087-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés améliorées de douglas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2021.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, growth and management of black locust (Robinia pseudoacacia L.), a non-native species integrated into European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu-Norocel Nicolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">• Károly Rédei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">• Torsten Vor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pöetzelsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forestry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.1081-1101. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11676-020-01116-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of black walnut (Juglans nigra L.) ecology and management in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu-Norocel Nicolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Károly Rédei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1087-1112. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-020-01988-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the patchy legislative landscape of non-native tree species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pötzelsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatko Andonovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (4), pp.567-586. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter-dormant shoot apical meristem in poplar trees shows environmental epigenetic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon-Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (20), pp.4821-4837. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of yield and nitrogen removal in 56 Populus deltoides×P. nigra genotypes over two rotations of short-rotation coppice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 375, pp.55 - 65. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nutrient dynamics in short-rotation coppice of poplar and willow in a converted marginal land, a case study in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (3), pp.293-309. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-016-9805-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Brancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter le niveau de production de biomasse des cultures ligneuses dédiées ou semi-dédiées. Principaux enseignements du projet SYLVABIOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (3), pp.249-262. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal and interior Douglas-fir provenances differ in growth performance and response to drought episodes at adult age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.709-720. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0393-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and plasticity of productivity, water-use efficiency, and nitrogen exportation rate in Salix short rotation coppice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.392 - 404. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des variétés de douglas face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chopard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des variétés de douglas face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chopard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau national de plantations comparatives pour évaluer les vergers à graines français de Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cahier spécial Forêt, p. 12 - p. 19. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS2.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de l’adaptation à la sécheresse chez le douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (3), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2012.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes dédiés à la production de bois énergie en France. Travaux de recherche et projets en cours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes dédiés à la production de bois énergie en France. Travaux de recherche et projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.217-228. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notations de phénologie foliaire sur arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Veisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas &amp;quot;Darrington-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-Special Issue: Pacific temperate conifers as introduced and native species: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (4), pp.255-256. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/77.4.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal variation of indirect cambium reaction to within-growing season temperature changes in Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunar Schüte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milosh Ivkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (4), pp.257-268. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/77.4.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas « Darrington-VG »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.23-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas &amp;quot;La Luzette-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas &amp;quot;La Luzette-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.24-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de pin sylvestre &amp;quot;Taborz-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour vos reboisements, préférez les variétés améliorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 142, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour vos reboisements, préférez les variétés améliorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 142, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel gain espérer en plantant des cultivars de merisier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 139, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du module d'élasticité à l'aide de données microdensitométriques : méthodes et effets génétiques (2. partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du module d'élasticité à l'aide de données microdensitométriques : méthodes et effets génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of stiffness of standing Douglas fir; from the standing stem to the standardised wood sample, relationships between modulus of elasticity and wood density parameters. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clones de merisier inscrits au catalogue : obtention, performances et conseils d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of stem form traits in a 9 year old coastal douglas-fir progeny test in Washington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Aitken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46 (2-3), pp.166-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel végétal de douglas disponible pour le reboisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 107, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de familles de sapin de Douglas (Pseudotsuga menziesii) pour leur aptitude au bouturage : conséquences pour la diffusion de variétés améliorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (6), pp.1113-1126. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Luzette, un nouveau verger à graines de douglas en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 107, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique, comment ? La sélection multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arboretums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of second flushing in a French plantation of coastal Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (5-6), pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas : fiche de présentation du programme d'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'espèces dans les reboisements d'altitude dans le Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFRO's role in Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco). Tree improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinschmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 41 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination de la qualite des graines de Cupressus sempervirens L. et Cupressus arizonica E. Greene par la radiographie aux rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chavagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des espèces pour le reboisement en haute altitude. Premiers enseignements de l'arboretum Curie (col des Trois-soeurs -Lozère - alt.: 1 470 m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vallance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 42 (5), pp.495-509. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/26098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Douglas fir (Pseudotsuga menziesii (Mirb.) Franco) volume at age 15 with early traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 39 (1), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des recoltes realisees aux USA en 1985 sur peuplements identifies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 59, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers enseignements des arboretums d'élimination de Basse-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 40 (2), pp.108-116. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il s'intéresser au Douglas bleu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrandès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 40 (6), pp.436-446. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergers à graines de Douglas : le cru 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 40 (5), pp.403-404. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des espèces à intérêt potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (Spécial), pp.188-190. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (Spécial), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan à 26 ans d'une plantation comparative de Mélèzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 37 (6), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/21836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts comparés du Mélèze hybride (Larix x eurolepis Henry) avec les deux espèces parentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 32 (6), pp.521-530. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/21438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early effects of two planting densities on growth dynamics and water-use efficiency in Robinia pseudoacacia (L.) and Populus deltoides (Bartr. ex Marsh.) × P. nigra (L.) short rotation plantations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th INTERNATIONAL POPLAR SYMPOSIUM (IPS-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Oct 2022, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Avenir - Les douglas de demain se dessinent aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESTINOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement du buis au domaine INRAE de La Fage - Espèces alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Départements INRAE Génétique animale et ECODIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir une densité de plantation : comment et pour quels objectifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dernières innovation sur la plantation forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des forêts et de la filière forêt-bois dans l’atténuation du changement climatique : un nouveau point de vue pour changer de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblées Générales de la Coopérative Unisylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des risques systémiques dans une stratégie de remise en gestion durable généralisée - suites de la prospective INRA-IGN 2017-2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des massifs forestiers et résilience socio-écologique : quelle ingénierie des mélanges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts mélangées, quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech Nancy, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la filière forêt-bois pour atténuer le changement climatique : une pédagogie de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par la section « Forêts et filière bois » de l’Académie d’Agriculture Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des modèles de simulation dans la transformation des pratiques de gestion forestière liée aux enjeux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European forest reproductive materials recommendations for Douglas fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action "Non-native Tree Species for European Forests-Experiences, Risks and Opportunities" - 6th Joint WG/MC Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NNEXT COST Action FP1403, Oct 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screening of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation génétique dans le domaine du matériel végétal forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. atelier REGEFOR - Les innovations dans les usages du bois interpellent la gestion forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles essences pour demain ? Etat des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bouler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE "Les forestiers se mobilisent et agissent pour faire face au changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la diversité génétique dans l’adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bouler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE "Les forestiers se mobilisent et agissent pour faire face au changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of exotic tree species in french elimination arboreta: lessons of the past and identification of valuable forest reproductive materials for the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Botanic Gardens Congress, EuroGardVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the European Botanic Gardens Consortium (EBGC); Botanic Gardens Conservation International (BGCI); Jardins botaniques de France et des pays francophones (JBF), Oct 2015, Paris, France. pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European Douglas-fir breeding population for long term breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding Conference. IUFRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO., Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of phenomic selection: using Near InfraRed Spectroscopy (NIRS) to predict quantitative phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jul 2014, Vancouver, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Near Infrared Spectroscopy to explore geographical patterns of genetic diversity and predict quantitative phenotypes: application to natural populations of black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication et rôle des Etablissements de Recherche et d’Enseignement supérieur dans la CSTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lesigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Madrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Forum Régional de la Culture Scientifique Technique et Industrielle en Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping for wood chemical properties and saccharification potential in black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYLVABIOM : Nouveaux concepts de cultures ligneuses durables pour la production de biomasse à des fins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques AGPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de production de biomasse totale d'espèces ligneuses à croissance rapide cultivées en futaie à courte révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gerstch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets EMERGE et SYLVABIOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nancy, France. pp.29 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2012, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYLVABIOM : Nouveaux concepts de cultures ligneuses durables pour la production de biomasse à des fins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche pour les Énergies du futur ? Colloque Bilan Énergie ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche rétrospective et intégrée de l'adaptation basée sur l'étude du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Réunion CAQ "l'utilisation des données des inventaires forestiers nationaux dans l'établissement de nos modèles forêt-bois";CAQ15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nogent-sur-Vernisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du Douglas dans le cadre des contraintes climatiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Nationales du Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France Douglas. FRA., Sep 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wood production in bioenergy plantations: Through the use of adequate plant material in terms of resource use efficiencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplars and Willows on the Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poplar Council of Canada, IPC Environmental. CAN., Sep 2011, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wood production in bioenergy plantations: 1. through the use of adequate plant material in terms of resource use efficiencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplars and Willows on the Prairies. Joint Conference of Poplar Council of Canada, IPC Environmental Applications Working Party, and Poplar Council of the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood production determinants in poplar: where are we going ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantaComp : Le réseau de plantations comparatives d'espèces forestières de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du GEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Douglas-fir in a changing climate: study of decline in France after the extreme 2003’s drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opportunity and risks for douglas-fir in a changing climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Freiburg, Germany. 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalashikam Rajender Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of Douglas-fir growth and forking in farm field tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO (working parties S2.02.5 and S2.01.16) symposium on Pacific temperate conifers as native and introduced species, Orléans, 27-30 May 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height growth, wood density and dry fibre weight of four 33 year-old Douglas-fir provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Commere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timber Management Towards Wood Quality and En Product Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIA/IUFRO International Wood Quality Workshop, Aug 1997, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity of standing tree trunks : from the standing stem to the standardized wood sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. IUFRO world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Tampere, Finland. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de critères de sélection pour l'amélioration génétique de la forme des arbres forestiers. 2. Recherche de prédicteurs précoces de la fourchaison chez le Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vergers à graines de douglas français : une composante majeure du programme d'amélioration vers une organisation européenne coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.02.05,06,12 and 14 (Douglas-fir Pinus contorta Sitka spruce and Abies) : evolution of breeding strategies for conifers from the Pacific Northwest, Limoges, 1-4 August 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Limoges, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IUFRO Abies procera (Rehd.) provenance trial in France field results at age 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.02.05,06,12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vergers à graines de Douglas français, une composante majeure du programme d'amélioration vers une organisation européenne coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Douglas-fir families for bulk vegetative propagation ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 years of cooperative program on Douglas-fir breeding with the support of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulus of elasticity of standing Douglas fir trees : use of the modulomètre in a tree breeding study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux critères de sélection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Col des Trois Soeurs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas fir range-wide variation results from the IUFRO data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breidenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Olympia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas : utilisation des récoltes réalisées aux USA en 1985 sur peuplements identifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas : utilisation des récoltes réalisées aux USA en 1985 sur peuplements identifiés - OCDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE - Organisation de Coopération et de Développement Economique, 1989, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitrait selection possibilities within a group of Douglas-fir open-pollinated progenies chosen for their stability on two sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1986, Williamsburg VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitrait selection possibilities within a group of Douglas-fir open pollinated families chosen for their stability on two sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Congress Williamsburg 1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1986, Williamsburg (Virginia), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of some wood quality traits of coastal Doufglas fir in a French progeny test. Implications on breeding strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Romant-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.02.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1985, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Effet des polluants atmosphériques sur les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III° Symposium sur la recherche en matière de pollution atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1978, Bordeaux, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'arboretums pour la sélection d’espèces résistant à la pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde "Effet des polluants atmosphériques sur les Végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1976, Les Arcs, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir (Pseudotsuga menziesii) seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des ressources forestières régionales pour la production de moules de cuisson en bois déroulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de  Bussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et validation d'un procédé miniaturisé pour le criblage à haut débit du potentiel de saccharification de biomasses lignocellulosiques : Application sur des clones de peupliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. , 2017, 11es Journées du Réseau Français des Parois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screeninig of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass! Explorons la biomasse lignocellulosique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of short and very short rotation coppices of Populus and Salix species on soil C, N and P cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, OCDE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing French Douglas-fir seed orchards: a newly established network of trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Forestry Research in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Prague-Pruhonice, Czech Republic. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and dynamical description of the juvenile growth pattern of Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas fir seed sources field inspection Washington, Oregon and Northern California (Combined report of Surveys) (2 vol.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission of the European Communities, n.p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches forestières à l’INRA d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt d’Orléans: Mythes et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Jeu de l'Oie, 2021, 978-2368310984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir biomass production and carbon sequestration. 4.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Douglas-fir under climate change. 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genecology of Douglas-fir and tree improvement strategies. 3.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular markers used for genetic studies in Japanese Larch (Larix kaempferi (Lamb.) Carr.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Szasz-Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charalambos Neophytou and Monika Konnert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical guidelines for molecular genetic analysis in non-native forest tree species of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160, 2018, Silva Slovenica, 978-961-6993-43-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abies grandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Konnert and Paraskevi Alizoti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short reviews on the genetics and breeding of introduced to Europe forest tree species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, 2016, Silva Slovenica, 978-961-6993-19-7. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20315/sfs.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Fir ([i]Pseudotsuga menziesii[/i] (Mirb.) Franco). Chapter 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest tree breeding in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic importance, breeding objectives and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Burdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, genomics and breeding of conifers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 456 p., 2011, Genetics, Genomics and Breeding of Crop Plants, 978-1-57808-719-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site and genotype effects for ring density and width in a 16-year-old genetic trial of 30 Douglas fir open-pollinated families replicated in 3 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngouahinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEC Air Project. Forest planning and management tools. Final detailed report of the work performed between November 1st, 1992 and October 31, 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (Pseudotsuga menziesii) (Mirb.) Franco) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Vancouver (&amp;lt;i&amp;gt;Abies grandis&amp;lt;/i&amp;gt; Lindl.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Épicéa de Sitka (&amp;lt;i&amp;gt;Picea sitchensis&amp;lt;/i&amp;gt; Carr.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d’admission type pour un verger à graine de type « participatif ». Espèce règlementée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités intraspécifique et individuelle de la croissance en hauteur de Cupressus Sempervirens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrandès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : Réseau Expérimental Forestier d’Essences de diversification pour le Renouvellement des forêts (REFER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Loubaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCBA; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du douglas et déploiement des plantations en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Expérimental Forestier d’Essences de diversification (REFER) pour le Renouvellement des forêts - Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; CNPF-IDF. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir 2 - Rapport d'activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2019-Nov. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur la transformation de dispositifs expérimentaux en structure de production de MFR ou en unité de conservation de ressources génétiques: Guide de bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2018-Nov. 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; FCBA; ONF; France Douglas. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2017. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2015. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012 : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du Peuplier exploité en TCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 7, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, pins laricio, pin sylvestre, mélèze, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation collective 2007 : UR 0588 INRA Amélioration, Génétique et Physiologie Forestières et USC ONF-INRA Conservatoire Génétique des Arbres Forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variétés forestières améliorées issues des vergers à graines de l'Etat : douglas, épicéa, mélèze, pins laricio, maritime et sylvestre (rapport final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height growth of 17 Douglas fir open pollinated progenies between ages 7 and 26. Rapport final pour le projet de l'Union Européenne &amp;quot;Forest planning and management tools&amp;quot;. Task 1 : Growth models. Subtask : Douglas fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1995, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height Growth of Douglas fir at Open-Progeny level betweenages 7 and 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analyses of microdensitometric data collected on a 19-year-old Douglas-fir open-pollinated progeny test, replicated in 2 sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme coopératif d'amélioration du Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Romant-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinschmit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté Economique Européenne; INRA; SRFH; NFV. 1990, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production en volume de différentes provenances de Douglas, 15 ans après plantation en forêt Communale d'Epinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet-Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la mission en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1981, 7 p. + 8 p. annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission effectuée en Italie - Firenze le 1.12.80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1980, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European provenance recommendations for selected non-native tree species. WG2 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debojyoti Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Cvjetkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 231-232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 233-234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective clonal testing with hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of flowering induction techniques on grafted Douglas-fir clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of idoor vs outdoor breeding orchard on cone development and seed yield of young grafted Douglas-fir clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametres genetiques de population et sylviculture du Douglas: elements d'une approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ottorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14 ref. *INRA, Nancy (FRA) Diffusion du document : INRA, Nancy (FRA). 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId433"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debojyoti Chakraborty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Miroslav Klisz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Kroon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13020273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01087-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;tzelsberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lapin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatko Andonovski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu-Norocel Nicolescu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-01988-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153315v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Mason" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Torsten Vor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;etzelsberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-020-01116-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery271" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01559392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523675v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9805-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58175" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rollin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.05.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chopard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676583v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Archev&#234;que" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.03" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leplus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leplus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meslier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Veisse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681287v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681444v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunar Sch&#252;te" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosh Ivkovich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.257" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682717v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.255" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mamdy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883259v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mamdy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693155v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Adams" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Aitken" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578070v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960606" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702782v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576424v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demarcq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinschmit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavagnat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720747v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424848v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25870" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrand&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25914" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guibert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Terrasson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25908" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424854v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25698" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chaperon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25722" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423846v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ferrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/21836" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397251v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Keller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/21438" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952163v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548790v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547637v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Konnert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799166v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800891v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324361v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793537v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738583v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749787v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Madri&#232;res" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268469v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804920v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809682v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gauvin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gerstch" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744813v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267761v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349176v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807755v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807114v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753807v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581233v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bujon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669714v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775077v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581974v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777243v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773447v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773411v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773311v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774565v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779110v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breidenstein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642757v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782216v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666132v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647729v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romant-Amat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vonnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648436v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Birot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607226v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596024v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835674v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846877v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fletcher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nanson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591309v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789914v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efi.int/sites/default/files/files/publication-bank/2019/efi_wsctu9_2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790786v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791000v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586705v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Szasz-Len" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586712v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20315/sfs.151" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268042v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808557v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Mullin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andersson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaulieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Burdon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11075-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843947v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngouahinga" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849019v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372238v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810992v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814114v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642227v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496829v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580512v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216348v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800157v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Technique Permanent de La S&#233;lection Des Plantes Cultiv&#233;es (ctps)" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798813v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793069v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806127v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803699v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809662v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804891v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593174v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581697v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845029v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639837v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639844v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654403v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640057v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671306v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671288v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673514v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrandes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580552v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Cvjetkovic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677887v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677995v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677948v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677933v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677911v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846384v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ottorini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debojyoti Chakraborty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Miroslav Klisz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Kroon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13020273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01087-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu-Norocel Nicolescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Mason" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Torsten Vor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;etzelsberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-020-01116-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-01988-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;tzelsberger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lapin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatko Andonovski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery271" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01559392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9805-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rollin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.05.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chopard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Archev&#234;que" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.03" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leplus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leplus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meslier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Veisse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.255" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunar Sch&#252;te" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosh Ivkovich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.257" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mamdy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883259v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mamdy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693155v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Adams" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Aitken" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578070v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960606" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702782v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576424v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708675v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demarcq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinschmit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavagnat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720747v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424848v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25870" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrand&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25914" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guibert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Terrasson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25908" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chaperon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25722" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25698" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423846v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ferrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/21836" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397251v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Keller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/21438" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952163v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548790v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547637v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Konnert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793537v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800891v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738583v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749787v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Madri&#232;res" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804920v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gauvin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gerstch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267761v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349176v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807114v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753807v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581233v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bujon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669714v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845284v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775077v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581974v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775586v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777243v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773411v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773311v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774565v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779110v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breidenstein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642757v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782216v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666132v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647729v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romant-Amat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vonnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648436v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Birot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607226v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596024v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835674v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846877v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fletcher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nanson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591309v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791000v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efi.int/sites/default/files/files/publication-bank/2019/efi_wsctu9_2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789914v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586705v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Szasz-Len" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586712v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20315/sfs.151" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268042v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808557v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Mullin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andersson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaulieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Burdon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11075-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843947v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngouahinga" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849019v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372238v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810992v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814114v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642227v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496829v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580512v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216348v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800157v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Technique Permanent de La S&#233;lection Des Plantes Cultiv&#233;es (ctps)" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798813v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793069v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806127v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803699v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809662v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804891v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593174v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581697v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845029v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639837v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639844v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654403v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640057v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671306v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671288v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673514v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrandes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580552v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Cvjetkovic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677911v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677887v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677995v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677948v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677933v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846384v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ottorini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>