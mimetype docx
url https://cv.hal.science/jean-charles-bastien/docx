--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles BASTIEN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Équipe Génétique, Adaptation et Amélioration (GA²) - Génétique, sélection et création variétale chez le Douglas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and growth of 711 forest tree taxa in eight French arboretums from three different climate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Sylviculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12899/asr-2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Native Forest Tree Species in Europe: The Question of Seed Origin in Afforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debojyoti Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Miroslav Klisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Kroon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.273. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f13020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vergers à graines de Douglas : synthèse des résultats au stade juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early effects of two planting densities on growth dynamics and water-use efficiency in Robinia pseudoacacia (L.) and Populus deltoides (Bartr. ex Marsh.) × P. nigra (L.) short rotation plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (3), pp.73. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01087-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés améliorées de douglas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2021.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, growth and management of black locust (Robinia pseudoacacia L.), a non-native species integrated into European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu-Norocel Nicolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">• Károly Rédei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">• Torsten Vor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pöetzelsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forestry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.1081-1101. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11676-020-01116-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of black walnut (Juglans nigra L.) ecology and management in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu-Norocel Nicolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Károly Rédei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1087-1112. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-020-01988-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the patchy legislative landscape of non-native tree species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pötzelsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatko Andonovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (4), pp.567-586. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter-dormant shoot apical meristem in poplar trees shows environmental epigenetic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon-Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (20), pp.4821-4837. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of yield and nitrogen removal in 56 Populus deltoides×P. nigra genotypes over two rotations of short-rotation coppice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 375, pp.55 - 65. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nutrient dynamics in short-rotation coppice of poplar and willow in a converted marginal land, a case study in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (3), pp.293-309. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-016-9805-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Brancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter le niveau de production de biomasse des cultures ligneuses dédiées ou semi-dédiées. Principaux enseignements du projet SYLVABIOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (3), pp.249-262. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal and interior Douglas-fir provenances differ in growth performance and response to drought episodes at adult age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.709-720. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0393-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and plasticity of productivity, water-use efficiency, and nitrogen exportation rate in Salix short rotation coppice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.392 - 404. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des variétés de douglas face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chopard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des variétés de douglas face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chopard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau national de plantations comparatives pour évaluer les vergers à graines français de Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cahier spécial Forêt, p. 12 - p. 19. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS2.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de l’adaptation à la sécheresse chez le douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (3), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2012.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes dédiés à la production de bois énergie en France. Travaux de recherche et projets en cours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes dédiés à la production de bois énergie en France. Travaux de recherche et projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.217-228. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notations de phénologie foliaire sur arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Veisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas &amp;quot;Darrington-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-Special Issue: Pacific temperate conifers as introduced and native species: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (4), pp.255-256. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/77.4.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal variation of indirect cambium reaction to within-growing season temperature changes in Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunar Schüte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milosh Ivkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (4), pp.257-268. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/77.4.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas « Darrington-VG »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.23-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas &amp;quot;La Luzette-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas &amp;quot;La Luzette-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.24-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de pin sylvestre &amp;quot;Taborz-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour vos reboisements, préférez les variétés améliorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 142, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour vos reboisements, préférez les variétés améliorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 142, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel gain espérer en plantant des cultivars de merisier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 139, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du module d'élasticité à l'aide de données microdensitométriques : méthodes et effets génétiques (2. partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du module d'élasticité à l'aide de données microdensitométriques : méthodes et effets génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of stiffness of standing Douglas fir; from the standing stem to the standardised wood sample, relationships between modulus of elasticity and wood density parameters. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clones de merisier inscrits au catalogue : obtention, performances et conseils d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of stem form traits in a 9 year old coastal douglas-fir progeny test in Washington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Aitken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46 (2-3), pp.166-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel végétal de douglas disponible pour le reboisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 107, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de familles de sapin de Douglas (Pseudotsuga menziesii) pour leur aptitude au bouturage : conséquences pour la diffusion de variétés améliorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (6), pp.1113-1126. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Luzette, un nouveau verger à graines de douglas en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 107, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique, comment ? La sélection multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arboretums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of second flushing in a French plantation of coastal Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (5-6), pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas : fiche de présentation du programme d'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'espèces dans les reboisements d'altitude dans le Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFRO's role in Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco). Tree improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinschmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 41 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination de la qualite des graines de Cupressus sempervirens L. et Cupressus arizonica E. Greene par la radiographie aux rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chavagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des espèces pour le reboisement en haute altitude. Premiers enseignements de l'arboretum Curie (col des Trois-soeurs -Lozère - alt.: 1 470 m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vallance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 42 (5), pp.495-509. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/26098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Douglas fir (Pseudotsuga menziesii (Mirb.) Franco) volume at age 15 with early traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 39 (1), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des recoltes realisees aux USA en 1985 sur peuplements identifies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 59, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers enseignements des arboretums d'élimination de Basse-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 40 (2), pp.108-116. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il s'intéresser au Douglas bleu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrandès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 40 (6), pp.436-446. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergers à graines de Douglas : le cru 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 40 (5), pp.403-404. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des espèces à intérêt potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (Spécial), pp.188-190. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (Spécial), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan à 26 ans d'une plantation comparative de Mélèzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 37 (6), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/21836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts comparés du Mélèze hybride (Larix x eurolepis Henry) avec les deux espèces parentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 32 (6), pp.521-530. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/21438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early effects of two planting densities on growth dynamics and water-use efficiency in Robinia pseudoacacia (L.) and Populus deltoides (Bartr. ex Marsh.) × P. nigra (L.) short rotation plantations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th INTERNATIONAL POPLAR SYMPOSIUM (IPS-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Oct 2022, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Avenir - Les douglas de demain se dessinent aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESTINOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement du buis au domaine INRAE de La Fage - Espèces alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Départements INRAE Génétique animale et ECODIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir une densité de plantation : comment et pour quels objectifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dernières innovation sur la plantation forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des forêts et de la filière forêt-bois dans l’atténuation du changement climatique : un nouveau point de vue pour changer de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblées Générales de la Coopérative Unisylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des risques systémiques dans une stratégie de remise en gestion durable généralisée - suites de la prospective INRA-IGN 2017-2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des massifs forestiers et résilience socio-écologique : quelle ingénierie des mélanges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts mélangées, quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech Nancy, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la filière forêt-bois pour atténuer le changement climatique : une pédagogie de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par la section « Forêts et filière bois » de l’Académie d’Agriculture Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des modèles de simulation dans la transformation des pratiques de gestion forestière liée aux enjeux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European forest reproductive materials recommendations for Douglas fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action "Non-native Tree Species for European Forests-Experiences, Risks and Opportunities" - 6th Joint WG/MC Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NNEXT COST Action FP1403, Oct 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screening of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation génétique dans le domaine du matériel végétal forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. atelier REGEFOR - Les innovations dans les usages du bois interpellent la gestion forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles essences pour demain ? Etat des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bouler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE "Les forestiers se mobilisent et agissent pour faire face au changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la diversité génétique dans l’adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bouler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE "Les forestiers se mobilisent et agissent pour faire face au changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of exotic tree species in french elimination arboreta: lessons of the past and identification of valuable forest reproductive materials for the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Botanic Gardens Congress, EuroGardVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the European Botanic Gardens Consortium (EBGC); Botanic Gardens Conservation International (BGCI); Jardins botaniques de France et des pays francophones (JBF), Oct 2015, Paris, France. pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European Douglas-fir breeding population for long term breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding Conference. IUFRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO., Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of phenomic selection: using Near InfraRed Spectroscopy (NIRS) to predict quantitative phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jul 2014, Vancouver, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Near Infrared Spectroscopy to explore geographical patterns of genetic diversity and predict quantitative phenotypes: application to natural populations of black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication et rôle des Etablissements de Recherche et d’Enseignement supérieur dans la CSTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lesigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Madrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Forum Régional de la Culture Scientifique Technique et Industrielle en Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping for wood chemical properties and saccharification potential in black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYLVABIOM : Nouveaux concepts de cultures ligneuses durables pour la production de biomasse à des fins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques AGPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de production de biomasse totale d'espèces ligneuses à croissance rapide cultivées en futaie à courte révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gerstch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets EMERGE et SYLVABIOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nancy, France. pp.29 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2012, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYLVABIOM : Nouveaux concepts de cultures ligneuses durables pour la production de biomasse à des fins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche pour les Énergies du futur ? Colloque Bilan Énergie ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche rétrospective et intégrée de l'adaptation basée sur l'étude du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Réunion CAQ "l'utilisation des données des inventaires forestiers nationaux dans l'établissement de nos modèles forêt-bois";CAQ15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nogent-sur-Vernisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du Douglas dans le cadre des contraintes climatiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Nationales du Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France Douglas. FRA., Sep 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wood production in bioenergy plantations: Through the use of adequate plant material in terms of resource use efficiencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplars and Willows on the Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poplar Council of Canada, IPC Environmental. CAN., Sep 2011, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wood production in bioenergy plantations: 1. through the use of adequate plant material in terms of resource use efficiencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplars and Willows on the Prairies. Joint Conference of Poplar Council of Canada, IPC Environmental Applications Working Party, and Poplar Council of the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood production determinants in poplar: where are we going ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantaComp : Le réseau de plantations comparatives d'espèces forestières de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du GEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Douglas-fir in a changing climate: study of decline in France after the extreme 2003’s drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opportunity and risks for douglas-fir in a changing climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Freiburg, Germany. 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalashikam Rajender Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of Douglas-fir growth and forking in farm field tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO (working parties S2.02.5 and S2.01.16) symposium on Pacific temperate conifers as native and introduced species, Orléans, 27-30 May 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height growth, wood density and dry fibre weight of four 33 year-old Douglas-fir provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Commere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timber Management Towards Wood Quality and En Product Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIA/IUFRO International Wood Quality Workshop, Aug 1997, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity of standing tree trunks : from the standing stem to the standardized wood sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. IUFRO world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Tampere, Finland. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de critères de sélection pour l'amélioration génétique de la forme des arbres forestiers. 2. Recherche de prédicteurs précoces de la fourchaison chez le Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vergers à graines de douglas français : une composante majeure du programme d'amélioration vers une organisation européenne coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.02.05,06,12 and 14 (Douglas-fir Pinus contorta Sitka spruce and Abies) : evolution of breeding strategies for conifers from the Pacific Northwest, Limoges, 1-4 August 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Limoges, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IUFRO Abies procera (Rehd.) provenance trial in France field results at age 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.02.05,06,12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vergers à graines de Douglas français, une composante majeure du programme d'amélioration vers une organisation européenne coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Douglas-fir families for bulk vegetative propagation ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 years of cooperative program on Douglas-fir breeding with the support of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulus of elasticity of standing Douglas fir trees : use of the modulomètre in a tree breeding study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux critères de sélection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Col des Trois Soeurs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas fir range-wide variation results from the IUFRO data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breidenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Olympia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas : utilisation des récoltes réalisées aux USA en 1985 sur peuplements identifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas : utilisation des récoltes réalisées aux USA en 1985 sur peuplements identifiés - OCDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE - Organisation de Coopération et de Développement Economique, 1989, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitrait selection possibilities within a group of Douglas-fir open-pollinated progenies chosen for their stability on two sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1986, Williamsburg VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitrait selection possibilities within a group of Douglas-fir open pollinated families chosen for their stability on two sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Congress Williamsburg 1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1986, Williamsburg (Virginia), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of some wood quality traits of coastal Doufglas fir in a French progeny test. Implications on breeding strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Romant-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.02.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1985, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Effet des polluants atmosphériques sur les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III° Symposium sur la recherche en matière de pollution atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1978, Bordeaux, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'arboretums pour la sélection d’espèces résistant à la pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde "Effet des polluants atmosphériques sur les Végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1976, Les Arcs, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir (Pseudotsuga menziesii) seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des ressources forestières régionales pour la production de moules de cuisson en bois déroulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de  Bussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et validation d'un procédé miniaturisé pour le criblage à haut débit du potentiel de saccharification de biomasses lignocellulosiques : Application sur des clones de peupliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. , 2017, 11es Journées du Réseau Français des Parois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screeninig of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass! Explorons la biomasse lignocellulosique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of short and very short rotation coppices of Populus and Salix species on soil C, N and P cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, OCDE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing French Douglas-fir seed orchards: a newly established network of trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Forestry Research in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Prague-Pruhonice, Czech Republic. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and dynamical description of the juvenile growth pattern of Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas fir seed sources field inspection Washington, Oregon and Northern California (Combined report of Surveys) (2 vol.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission of the European Communities, n.p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches forestières à l’INRA d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt d’Orléans: Mythes et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Jeu de l'Oie, 2021, 978-2368310984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir biomass production and carbon sequestration. 4.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Douglas-fir under climate change. 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genecology of Douglas-fir and tree improvement strategies. 3.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular markers used for genetic studies in Japanese Larch (Larix kaempferi (Lamb.) Carr.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Szasz-Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charalambos Neophytou and Monika Konnert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical guidelines for molecular genetic analysis in non-native forest tree species of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160, 2018, Silva Slovenica, 978-961-6993-43-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abies grandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Konnert and Paraskevi Alizoti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short reviews on the genetics and breeding of introduced to Europe forest tree species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, 2016, Silva Slovenica, 978-961-6993-19-7. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20315/sfs.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Fir ([i]Pseudotsuga menziesii[/i] (Mirb.) Franco). Chapter 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest tree breeding in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic importance, breeding objectives and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Burdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, genomics and breeding of conifers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 456 p., 2011, Genetics, Genomics and Breeding of Crop Plants, 978-1-57808-719-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site and genotype effects for ring density and width in a 16-year-old genetic trial of 30 Douglas fir open-pollinated families replicated in 3 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngouahinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEC Air Project. Forest planning and management tools. Final detailed report of the work performed between November 1st, 1992 and October 31, 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (Pseudotsuga menziesii) (Mirb.) Franco) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Vancouver (&amp;lt;i&amp;gt;Abies grandis&amp;lt;/i&amp;gt; Lindl.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Épicéa de Sitka (&amp;lt;i&amp;gt;Picea sitchensis&amp;lt;/i&amp;gt; Carr.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d’admission type pour un verger à graine de type « participatif ». Espèce règlementée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités intraspécifique et individuelle de la croissance en hauteur de Cupressus Sempervirens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrandès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : Réseau Expérimental Forestier d’Essences de diversification pour le Renouvellement des forêts (REFER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Loubaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCBA; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du douglas et déploiement des plantations en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Expérimental Forestier d’Essences de diversification (REFER) pour le Renouvellement des forêts - Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; CNPF-IDF. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir 2 - Rapport d'activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2019-Nov. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur la transformation de dispositifs expérimentaux en structure de production de MFR ou en unité de conservation de ressources génétiques: Guide de bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2018-Nov. 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; FCBA; ONF; France Douglas. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2017. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2015. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012 : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du Peuplier exploité en TCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 7, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, pins laricio, pin sylvestre, mélèze, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation collective 2007 : UR 0588 INRA Amélioration, Génétique et Physiologie Forestières et USC ONF-INRA Conservatoire Génétique des Arbres Forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variétés forestières améliorées issues des vergers à graines de l'Etat : douglas, épicéa, mélèze, pins laricio, maritime et sylvestre (rapport final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height growth of 17 Douglas fir open pollinated progenies between ages 7 and 26. Rapport final pour le projet de l'Union Européenne &amp;quot;Forest planning and management tools&amp;quot;. Task 1 : Growth models. Subtask : Douglas fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1995, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height Growth of Douglas fir at Open-Progeny level betweenages 7 and 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analyses of microdensitometric data collected on a 19-year-old Douglas-fir open-pollinated progeny test, replicated in 2 sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme coopératif d'amélioration du Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Romant-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinschmit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté Economique Européenne; INRA; SRFH; NFV. 1990, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production en volume de différentes provenances de Douglas, 15 ans après plantation en forêt Communale d'Epinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet-Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la mission en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1981, 7 p. + 8 p. annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission effectuée en Italie - Firenze le 1.12.80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1980, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European provenance recommendations for selected non-native tree species. WG2 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debojyoti Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Cvjetkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 231-232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 233-234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective clonal testing with hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of flowering induction techniques on grafted Douglas-fir clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of idoor vs outdoor breeding orchard on cone development and seed yield of young grafted Douglas-fir clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametres genetiques de population et sylviculture du Douglas: elements d'une approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ottorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14 ref. *INRA, Nancy (FRA) Diffusion du document : INRA, Nancy (FRA). 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId433"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles BASTIEN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Équipe Génétique, Adaptation et Amélioration (GA²) - Génétique, sélection et création variétale chez le Douglas</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Native Forest Tree Species in Europe: The Question of Seed Origin in Afforestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debojyoti Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Miroslav Klisz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Kroon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (2), pp.273. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/f13020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival and growth of 711 forest tree taxa in eight French arboretums from three different climate regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Sylviculture Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (1), pp.30-38. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12899/asr-2325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des vergers à graines de Douglas : synthèse des résultats au stade juvénile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 75, pp.40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early effects of two planting densities on growth dynamics and water-use efficiency in Robinia pseudoacacia (L.) and Populus deltoides (Bartr. ex Marsh.) × P. nigra (L.) short rotation plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (3), pp.73. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01087-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variétés améliorées de douglas en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 172 (2), pp.76-83. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2021.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology, growth and management of black locust (Robinia pseudoacacia L.), a non-native species integrated into European forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu-Norocel Nicolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">• Károly Rédei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">• Torsten Vor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pöetzelsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Forestry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (4), pp.1081-1101. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11676-020-01116-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of black walnut (Juglans nigra L.) ecology and management in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeriu-Norocel Nicolescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Károly Rédei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Vor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (5), pp.1087-1112. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-020-01988-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the patchy legislative landscape of non-native tree species in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Pötzelsberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Lapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Brundu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Adriaens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlatko Andonovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 93 (4), pp.567-586. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/cpaa009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winter-dormant shoot apical meristem in poplar trees shows environmental epigenetic memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafon-Placette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (20), pp.4821-4837. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticity of yield and nitrogen removal in 56 Populus deltoides×P. nigra genotypes over two rotations of short-rotation coppice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 375, pp.55 - 65. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and nutrient dynamics in short-rotation coppice of poplar and willow in a converted marginal land, a case study in central France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106 (3), pp.293-309. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10705-016-9805-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des ressources agricoles et forestières pour la bioénergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Brancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Höfte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.513772739642838E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter le niveau de production de biomasse des cultures ligneuses dédiées ou semi-dédiées. Principaux enseignements du projet SYLVABIOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (3), pp.249-262. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/58175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation : vers un enrichissement du dialogue recherche-gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.121-130. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.462269223291339E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal and interior Douglas-fir provenances differ in growth performance and response to drought episodes at adult age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.709-720. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0393-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability and plasticity of productivity, water-use efficiency, and nitrogen exportation rate in Salix short rotation coppice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56, pp.392 - 404. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.05.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des variétés de douglas face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chopard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des variétés de douglas face aux aléas climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chopard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un réseau national de plantations comparatives pour évaluer les vergers à graines français de Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Cahier spécial Forêt, p. 12 - p. 19. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.CS2.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00676583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de l’adaptation à la sécheresse chez le douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (3), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2012.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes dédiés à la production de bois énergie en France. Travaux de recherche et projets en cours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Leplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.217-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes dédiés à la production de bois énergie en France. Travaux de recherche et projets en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Leplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (2), pp.217-228. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notations de phénologie foliaire sur arbres forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Meslier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Veisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.139-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonal variation of indirect cambium reaction to within-growing season temperature changes in Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunar Schüte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milosh Ivkovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (4), pp.257-268. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/77.4.257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mini-Special Issue: Pacific temperate conifers as introduced and native species: Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 77 (4), pp.255-256. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/forestry/77.4.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas &amp;quot;Darrington-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas « Darrington-VG »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.23-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas &amp;quot;La Luzette-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Heois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de douglas &amp;quot;La Luzette-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, pp.24-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variété de pin sylvestre &amp;quot;Taborz-VG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 158, p. 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour vos reboisements, préférez les variétés améliorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 142, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour vos reboisements, préférez les variétés améliorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Teissier Du Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 142, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel gain espérer en plantant des cultivars de merisier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 139, pp.8-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du module d'élasticité à l'aide de données microdensitométriques : méthodes et effets génétiques (2. partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.145-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du module d'élasticité à l'aide de données microdensitométriques : méthodes et effets génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic control of stiffness of standing Douglas fir; from the standing stem to the standardised wood sample, relationships between modulus of elasticity and wood density parameters. Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (2), pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clones de merisier inscrits au catalogue : obtention, performances et conseils d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of stem form traits in a 9 year old coastal douglas-fir progeny test in Washington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.N. Aitken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 46 (2-3), pp.166-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le matériel végétal de douglas disponible pour le reboisement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 107, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection de familles de sapin de Douglas (Pseudotsuga menziesii) pour leur aptitude au bouturage : conséquences pour la diffusion de variétés améliorées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (6), pp.1113-1126. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Luzette, un nouveau verger à graines de douglas en production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 107, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arboretums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique, comment ? La sélection multicritères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics of second flushing in a French plantation of coastal Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (5-6), pp.345-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas : fiche de présentation du programme d'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.66-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'espèces dans les reboisements d'altitude dans le Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demarcq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique - Office National des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 27, pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IUFRO's role in Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco). Tree improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinschmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 41 (3), pp.161-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination de la qualite des graines de Cupressus sempervirens L. et Cupressus arizonica E. Greene par la radiographie aux rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chavagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19, pp.139-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02709298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix des espèces pour le reboisement en haute altitude. Premiers enseignements de l'arboretum Curie (col des Trois-soeurs -Lozère - alt.: 1 470 m)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vallance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 42 (5), pp.495-509. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/26098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Douglas fir (Pseudotsuga menziesii (Mirb.) Franco) volume at age 15 with early traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 39 (1), pp.29-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des recoltes realisees aux USA en 1985 sur peuplements identifies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 59, pp.26-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers enseignements des arboretums d'élimination de Basse-Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 40 (2), pp.108-116. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il s'intéresser au Douglas bleu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrandès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 40 (6), pp.436-446. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vergers à graines de Douglas : le cru 1987</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Terrasson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 40 (5), pp.403-404. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des espèces à intérêt potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Chaperon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (Spécial), pp.188-190. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (Spécial), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan à 26 ans d'une plantation comparative de Mélèzes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 37 (6), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/21836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts comparés du Mélèze hybride (Larix x eurolepis Henry) avec les deux espèces parentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 32 (6), pp.521-530. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/21438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Desgroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockhlom, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early effects of two planting densities on growth dynamics and water-use efficiency in Robinia pseudoacacia (L.) and Populus deltoides (Bartr. ex Marsh.) × P. nigra (L.) short rotation plantations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th INTERNATIONAL POPLAR SYMPOSIUM (IPS-VIII)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Oct 2022, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Avenir - Les douglas de demain se dessinent aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rousselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FORESTINOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement du buis au domaine INRAE de La Fage - Espèces alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Saintonge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Départements INRAE Génétique animale et ECODIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Jan 2021, (Visio), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prévention des risques systémiques dans une stratégie de remise en gestion durable généralisée - suites de la prospective INRA-IGN 2017-2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir une densité de plantation : comment et pour quels objectifs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Cailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Dernières innovation sur la plantation forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des forêts et de la filière forêt-bois dans l’atténuation du changement climatique : un nouveau point de vue pour changer de trajectoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblées Générales de la Coopérative Unisylva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification des massifs forestiers et résilience socio-écologique : quelle ingénierie des mélanges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts mélangées, quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech Nancy, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la filière forêt-bois pour atténuer le changement climatique : une pédagogie de la transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par la section « Forêts et filière bois » de l’Académie d’Agriculture Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European forest reproductive materials recommendations for Douglas fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action "Non-native Tree Species for European Forests-Experiences, Risks and Opportunities" - 6th Joint WG/MC Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NNEXT COST Action FP1403, Oct 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03547637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des modèles de simulation dans la transformation des pratiques de gestion forestière liée aux enjeux climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dreyfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle CAQSIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screening of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation génétique dans le domaine du matériel végétal forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. atelier REGEFOR - Les innovations dans les usages du bois interpellent la gestion forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles essences pour demain ? Etat des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bouler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE "Les forestiers se mobilisent et agissent pour faire face au changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de la diversité génétique dans l’adaptation des forêts au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Le Bouler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE "Les forestiers se mobilisent et agissent pour faire face au changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Mixte Technologique "Adaptation des forêts au changement climatique" (RMT AFORCE). FRA., Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of exotic tree species in french elimination arboreta: lessons of the past and identification of valuable forest reproductive materials for the future.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ducatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Musch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Botanic Gardens Congress, EuroGardVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the European Botanic Gardens Consortium (EBGC); Botanic Gardens Conservation International (BGCI); Jardins botaniques de France et des pays francophones (JBF), Oct 2015, Paris, France. pp.332-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European Douglas-fir breeding population for long term breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Tree Breeding Conference. IUFRO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO., Aug 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of phenomic selection: using Near InfraRed Spectroscopy (NIRS) to predict quantitative phenotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Poplar Symposium (IPS-VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jul 2014, Vancouver, British Columbia, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Near Infrared Spectroscopy to explore geographical patterns of genetic diversity and predict quantitative phenotypes: application to natural populations of black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL mapping for wood chemical properties and saccharification potential in black poplar (Populus nigra).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane El Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. IUFRO Tree Biotechnology Conference. TreeBiotech 2013 “Forest Biotechnology: Meeting the Needs of a Changing World”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Asheville, NC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication et rôle des Etablissements de Recherche et d’Enseignement supérieur dans la CSTI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lesigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Madrières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Forum Régional de la Culture Scientifique Technique et Industrielle en Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Nov 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYLVABIOM : Nouveaux concepts de cultures ligneuses durables pour la production de biomasse à des fins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques AGPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de production de biomasse totale d'espèces ligneuses à croissance rapide cultivées en futaie à courte révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gerstch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets EMERGE et SYLVABIOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nancy, France. pp.29 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la biomasse et de la minéralomasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Saint-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger H. Wernsdorfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Franoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Bioénergies ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). FRA., Oct 2012, Paris, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche rétrospective et intégrée de l'adaptation basée sur l'étude du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Réunion CAQ "l'utilisation des données des inventaires forestiers nationaux dans l'établissement de nos modèles forêt-bois";CAQ15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nogent-sur-Vernisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYLVABIOM : Nouveaux concepts de cultures ligneuses durables pour la production de biomasse à des fins énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle recherche pour les Énergies du futur ? Colloque Bilan Énergie ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Lyon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du Douglas dans le cadre des contraintes climatiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Nationales du Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France Douglas. FRA., Sep 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wood production in bioenergy plantations: Through the use of adequate plant material in terms of resource use efficiencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplars and Willows on the Prairies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poplar Council of Canada, IPC Environmental. CAN., Sep 2011, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of wood production in bioenergy plantations: 1. through the use of adequate plant material in terms of resource use efficiencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck F. Brignolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poplars and Willows on the Prairies. Joint Conference of Poplar Council of Canada, IPC Environmental Applications Working Party, and Poplar Council of the United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Edmonton, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood production determinants in poplar: where are we going ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Toillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rollin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Poplar Symposium;IPS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Orvieto, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantaComp : Le réseau de plantations comparatives d'espèces forestières de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du GEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Douglas-fir in a changing climate: study of decline in France after the extreme 2003’s drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opportunity and risks for douglas-fir in a changing climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Freiburg, Germany. 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkage mapping and QTL analysis for growth of young Pseudotsuga menziesii plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalashikam Rajender Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Acheré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forestry, Wood products and Biotechnology, BIOFOR 02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Vitoria-Gasteiz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early prediction of Douglas-fir growth and forking in farm field tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO (working parties S2.02.5 and S2.01.16) symposium on Pacific temperate conifers as native and introduced species, Orléans, 27-30 May 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height growth, wood density and dry fibre weight of four 33 year-old Douglas-fir provenances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Commere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Timber Management Towards Wood Quality and En Product Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTIA/IUFRO International Wood Quality Workshop, Aug 1997, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigidity of standing tree trunks : from the standing stem to the standardized wood sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. IUFRO world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Tampere, Finland. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vergers à graines de douglas français : une composante majeure du programme d'amélioration vers une organisation européenne coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.02.05,06,12 and 14 (Douglas-fir Pinus contorta Sitka spruce and Abies) : evolution of breeding strategies for conifers from the Pacific Northwest, Limoges, 1-4 August 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Limoges, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IUFRO Abies procera (Rehd.) provenance trial in France field results at age 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.02.05,06,12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de critères de sélection pour l'amélioration génétique de la forme des arbres forestiers. 2. Recherche de prédicteurs précoces de la fourchaison chez le Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vergers à graines de Douglas français, une composante majeure du programme d'amélioration vers une organisation européenne coopérative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection of Douglas-fir families for bulk vegetative propagation ability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 years of cooperative program on Douglas-fir breeding with the support of the European Union</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulus of elasticity of standing Douglas fir trees : use of the modulomètre in a tree breeding study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mamdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation aux critères de sélection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Col des Trois Soeurs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas fir range-wide variation results from the IUFRO data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breidenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Olympia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas : utilisation des récoltes réalisées aux USA en 1985 sur peuplements identifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas : utilisation des récoltes réalisées aux USA en 1985 sur peuplements identifiés - OCDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OCDE - Organisation de Coopération et de Développement Economique, 1989, Inconnue, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitrait selection possibilities within a group of Douglas-fir open-pollinated progenies chosen for their stability on two sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1986, Williamsburg VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02782216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multitrait selection possibilities within a group of Douglas-fir open pollinated families chosen for their stability on two sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Congress Williamsburg 1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1986, Williamsburg (Virginia), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variability of some wood quality traits of coastal Doufglas fir in a French progeny test. Implications on breeding strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Romant-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Vonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.02.05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1985, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde &amp;quot;Effet des polluants atmosphériques sur les végétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III° Symposium sur la recherche en matière de pollution atmosphérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1978, Bordeaux, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'arboretums pour la sélection d’espèces résistant à la pollution atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde "Effet des polluants atmosphériques sur les Végétaux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1976, Les Arcs, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of two contrasting French Douglas-fir (Pseudotsuga menziesii) seed orchards: potential for adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats, challenges and evolution of forest ecosystems facing climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Orléans, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des ressources forestières régionales pour la production de moules de cuisson en bois déroulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lavalette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de  Bussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e journées du GDR 3544 Sciences du bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Epinal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point et validation d'un procédé miniaturisé pour le criblage à haut débit du potentiel de saccharification de biomasses lignocellulosiques : Application sur des clones de peupliers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11es Journées du Réseau Français des Parois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France. , 2017, 11es Journées du Réseau Français des Parois</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screeninig of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Belmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Segura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chabbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring lignocellulosic biomass! Explorons la biomasse lignocellulosique !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of short and very short rotation coppices of Populus and Salix species on soil C, N and P cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Guénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thiébeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012, OCDE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing French Douglas-fir seed orchards: a newly established network of trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Forestry Research in the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Prague-Pruhonice, Czech Republic. pp.1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological and dynamical description of the juvenile growth pattern of Douglas-fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas fir seed sources field inspection Washington, Oregon and Northern California (Combined report of Surveys) (2 vol.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission of the European Communities, n.p., 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches forestières à l’INRA d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rousselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt d’Orléans: Mythes et réalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Jeu de l'Oie, 2021, 978-2368310984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03591309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir biomass production and carbon sequestration. 4.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of Douglas-fir under climate change. 3.2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genecology of Douglas-fir and tree improvement strategies. 3.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas-fir – an option for Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Forest Institute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, What Science can tell us, 978-952-5980-65-3 (printed) 978-952-5980-66-0 (pdf)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular markers used for genetic studies in Japanese Larch (Larix kaempferi (Lamb.) Carr.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Szasz-Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charalambos Neophytou and Monika Konnert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical guidelines for molecular genetic analysis in non-native forest tree species of Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160, 2018, Silva Slovenica, 978-961-6993-43-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abies grandis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Konnert and Paraskevi Alizoti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Short reviews on the genetics and breeding of introduced to Europe forest tree species</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 151, 2016, Silva Slovenica, 978-961-6993-19-7. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20315/sfs.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-Fir ([i]Pseudotsuga menziesii[/i] (Mirb.) Franco). Chapter 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest tree breeding in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic importance, breeding objectives and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.D. Burdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics, genomics and breeding of conifers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 456 p., 2011, Genetics, Genomics and Breeding of Crop Plants, 978-1-57808-719-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site and genotype effects for ring density and width in a 16-year-old genetic trial of 30 Douglas fir open-pollinated families replicated in 3 sites in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ngouahinga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEC Air Project. Forest planning and management tools. Final detailed report of the work performed between November 1st, 1992 and October 31, 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (Pseudotsuga menziesii) (Mirb.) Franco) (4ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Sapin de Vancouver (&amp;lt;i&amp;gt;Abies grandis&amp;lt;/i&amp;gt; Lindl.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Fornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Douglas vert (&amp;lt;i&amp;gt;Pseudotsuga menziesii&amp;lt;/i&amp;gt; (Mirb.) Franco) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Épicéa de Sitka (&amp;lt;i&amp;gt;Picea sitchensis&amp;lt;/i&amp;gt; Carr.) (3ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ricodeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Flot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier d’admission type pour un verger à graine de type « participatif ». Espèce règlementée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilités intraspécifique et individuelle de la croissance en hauteur de Cupressus Sempervirens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ferrandès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1984, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final : Réseau Expérimental Forestier d’Essences de diversification pour le Renouvellement des forêts (REFER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Eisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Loubaney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FCBA; INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration du douglas et déploiement des plantations en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inrae. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03496829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Expérimental Forestier d’Essences de diversification (REFER) pour le Renouvellement des forêts - Rapport d'étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; CNPF-IDF. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir 2 - Rapport d'activité 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2019-Nov. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; FCBA; ONF; France Douglas. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier sur la transformation de dispositifs expérimentaux en structure de production de MFR ou en unité de conservation de ressources génétiques: Guide de bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Avenir - Rapport d'activité - Déc. 2018-Nov. 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Pedrono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; FCBA; ONF; France Douglas. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2017. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - Programme 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dowkiw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2015. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2014. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012 : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat - programme 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du Peuplier exploité en TCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pilate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 7, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Verbaux de Réunion du Comité Technique Permanent de la Sélection des plantes cultivées (CTPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Comité Technique Permanent de La Sélection Des Plantes Cultivées (ctps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, mélèze, pin sylvestre, pins Laricio, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA); Office National des Forêts (ONF); Centre National de la Propriété Forestière (CNPF). 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et homologation de variétés issues des vergers à graines de l'Etat : Douglas, pins laricio, pin sylvestre, mélèze, merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Archevêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation collective 2007 : UR 0588 INRA Amélioration, Génétique et Physiologie Forestières et USC ONF-INRA Conservatoire Génétique des Arbres Forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des variétés forestières améliorées issues des vergers à graines de l'Etat : douglas, épicéa, mélèze, pins laricio, maritime et sylvestre (rapport final)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Héois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height growth of 17 Douglas fir open pollinated progenies between ages 7 and 26. Rapport final pour le projet de l'Union Européenne &amp;quot;Forest planning and management tools&amp;quot;. Task 1 : Growth models. Subtask : Douglas fir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1995, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Height Growth of Douglas fir at Open-Progeny level betweenages 7 and 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analyses of microdensitometric data collected on a 19-year-old Douglas-fir open-pollinated progeny test, replicated in 2 sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme coopératif d'amélioration du Douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Romant-Amat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleinschmit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communauté Economique Européenne; INRA; SRFH; NFV. 1990, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production en volume de différentes provenances de Douglas, 15 ans après plantation en forêt Communale d'Epinal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04640057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet-Masimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la mission en Pologne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1981, 7 p. + 8 p. annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission effectuée en Italie - Firenze le 1.12.80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Birot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA. 1980, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European provenance recommendations for selected non-native tree species. WG2 Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Konnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Alizoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debojyoti Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branislav Cvjetkovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 231-232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 233-234</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrospective clonal testing with hybrid larch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of flowering induction techniques on grafted Douglas-fir clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of idoor vs outdoor breeding orchard on cone development and seed yield of young grafted Douglas-fir clones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Air. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametres genetiques de population et sylviculture du Douglas: elements d'une approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Ottorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">14 ref. *INRA, Nancy (FRA) Diffusion du document : INRA, Nancy (FRA). 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId433"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037364v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debojyoti Chakraborty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Miroslav Klisz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Kroon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13020273" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01087-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu-Norocel Nicolescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Mason" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Torsten Vor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;etzelsberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-020-01116-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-01988-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;tzelsberger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lapin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatko Andonovski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery271" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01559392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9805-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rollin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.05.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chopard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Archev&#234;que" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.03" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leplus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leplus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meslier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Veisse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.255" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682556v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunar Sch&#252;te" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosh Ivkovich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.257" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mamdy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883259v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mamdy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693155v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Adams" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Aitken" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578070v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960606" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702782v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701993v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576424v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708675v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demarcq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinschmit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavagnat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720747v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424848v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25870" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrand&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25914" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guibert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Terrasson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25908" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chaperon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25722" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25698" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423846v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ferrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/21836" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397251v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Keller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/21438" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952163v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548790v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547637v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Konnert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793537v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800891v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738583v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749787v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Madri&#232;res" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268469v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804920v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gauvin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gerstch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267761v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349176v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807114v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753807v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581233v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bujon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669714v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845284v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775077v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581974v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775586v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777243v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773411v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773311v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774565v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779110v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breidenstein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642757v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782216v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666132v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647729v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romant-Amat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vonnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648436v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Birot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607226v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596024v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835674v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846877v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fletcher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nanson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591309v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791000v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efi.int/sites/default/files/files/publication-bank/2019/efi_wsctu9_2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789914v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586705v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Szasz-Len" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586712v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20315/sfs.151" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268042v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808557v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Mullin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andersson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaulieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Burdon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11075-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843947v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngouahinga" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849019v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372238v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810992v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814114v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642227v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496829v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580512v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216348v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800157v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Technique Permanent de La S&#233;lection Des Plantes Cultiv&#233;es (ctps)" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798813v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793069v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806127v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803699v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809662v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804891v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593174v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581697v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845029v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639837v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639844v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654403v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640057v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671306v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671288v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673514v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrandes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580552v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Cvjetkovic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677911v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677887v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677995v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677948v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677933v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846384v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ottorini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037364v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Alizoti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debojyoti Chakraborty" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Miroslav Klisz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Kroon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f13020273" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03858907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12899/asr-2325" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152862v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fran&#231;ois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01087-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03499680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Philippe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2021.0076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu-Norocel Nicolescu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Mason" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8226; Torsten Vor" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;etzelsberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11676-020-01116-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#225;roly R&#233;dei" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Vor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-020-01988-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth P&#246;tzelsberger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Lapin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlatko Andonovski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/cpaa009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery271" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01559392v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9805-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.513772739642838E12" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638028v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58175" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635982v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bartet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.462269223291339E12" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01555325v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rollin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.05.017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chopard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642477v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676583v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Archev&#234;que" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.CS2.03" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648457v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Leplus" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leplus" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45207" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Faucher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Meslier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Veisse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682556v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunar Sch&#252;te" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosh Ivkovich" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.257" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671440v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John King" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.255" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583305v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. H&#233;ois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681444v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583303v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580352v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teissier Du Cros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674289v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669935v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mamdy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883259v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mamdy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693155v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Adams" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Aitken" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578070v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883121v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960606" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701993v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702782v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704273v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708675v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Michaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576424v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704483v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demarcq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709788v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleinschmit" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chavagnat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26098" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707930v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720747v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424848v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25870" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424884v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrand&#232;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25914" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424652v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacroix" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Guibert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Terrasson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25908" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424846v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chaperon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25722" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424854v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25698" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423846v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Ferrand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/21836" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397251v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Keller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/21438" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801879v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Antoine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Desgroux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952163v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547667v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547698v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545590v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789564v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Cailly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548790v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544995v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547637v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Konnert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544637v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dreyfus" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603558v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793537v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799166v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Bouler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800891v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324361v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738583v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane El Malki" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268469v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Navarro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749787v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lesigne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Madri&#232;res" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804920v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Genet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jonard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger H. Wernsdorfer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Franoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811267v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gauvin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gerstch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807755v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267761v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349176v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807114v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748842v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753807v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762427v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalashikam Rajender Rao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Acher&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581233v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bujon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669714v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845284v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581974v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775586v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775077v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777243v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773447v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773411v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773311v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774565v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779110v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breidenstein" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642757v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782216v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666132v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04647729v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romant-Amat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Vonnet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648436v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Birot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648176v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801918v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Fornes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03557306v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de  Bussac" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guerin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607226v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596024v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archev&#234;que" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835674v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846877v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fletcher" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nanson" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591309v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791000v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efi.int/sites/default/files/files/publication-bank/2019/efi_wsctu9_2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789914v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790786v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586705v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Szasz-Len" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03586712v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20315/sfs.151" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268042v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808557v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Mullin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andersson" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaulieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Burdon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcnetbase.com/doi/abs/10.1201/b11075-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843947v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngouahinga" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849019v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05372238v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810992v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04811607v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814114v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Flot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793931v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642227v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718289v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eisner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Loubaney" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Fournier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03496829v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580512v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582832v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Pedrono" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582805v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216348v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582779v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606989v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605964v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602424v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800157v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Comit&#233; Technique Permanent de La S&#233;lection Des Plantes Cultiv&#233;es (ctps)" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798813v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601277v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599937v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brochet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793069v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598510v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806127v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809337v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brochet" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809662v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803699v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594969v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804891v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804197v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593174v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817195v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581697v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845029v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639837v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639844v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654403v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640057v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671306v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet-Masimbert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04671288v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673514v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrandes" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03580552v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Cvjetkovic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677911v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677887v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677995v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677948v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677933v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846384v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ottorini" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>