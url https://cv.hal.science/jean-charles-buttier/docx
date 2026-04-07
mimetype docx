--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -180,998 +180,1089 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an interdisciplinary theoretical model of Digital Citizenship Education Didactics</w:t>
+                <w:t xml:space="preserve">La place du sacré dans une école pluraliste : enjeux politiques et didactiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ania Tadlaoui-Brahmi</w:t>
+                <w:t xml:space="preserve">Anne-Claire Husser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24452/sjer.45.1.3⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15i1k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135426v1</w:t>
+                <w:t xml:space="preserve">halshs-05559155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instaurer la neutralité et la laïcité scolaires.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards an interdisciplinary theoretical model of Digital Citizenship Education Didactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Tadlaoui-Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Swiss Journal of Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (1), pp.27-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24452/sjer.45.1.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241022v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïcité et postures professionnelles : une introduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Instaurer la neutralité et la laïcité scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.6-11</w:t>
+              <w:t xml:space="preserve">, 2021, 23, pp.32-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03912367v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport d'un anti-autoritaire à la mise en place de l'école de la Troisième République ou l'importance d'une histoire politique de l'éducation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laïcité et postures professionnelles : une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vézier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.115-124</w:t>
+              <w:t xml:space="preserve">Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219364v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03912367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire l’histoire des révolutions : un engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'apport d'un anti-autoritaire à la mise en place de l'école de la Troisième République ou l'importance d'une histoire politique de l'éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pour des pratiques et des savoirs engagés en éducation, 2, pp.115-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/chrhc.13292⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04999896v1</w:t>
+                <w:t xml:space="preserve">hal-03219364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Guillaume et l’usage des statistiques : un savoir au service de l’émancipation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Écrire l’histoire des révolutions : un engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 144, pp.13-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.13292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877534v1</w:t>
+                <w:t xml:space="preserve">hal-04999896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux heures suisses de l’école républicaine: un siècle de transferts culturels et de déclinaisons pédagogiques dans l’espace franco-romand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">James Guillaume et l’usage des statistiques : un savoir au service de l’émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631536v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la catéchèse chrétienne aux catéchismes politiques : la morale élémentaire enseignée en France de 1789 à 1848</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aux heures suisses de l’école républicaine: un siècle de transferts culturels et de déclinaisons pédagogiques dans l’espace franco-romand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de didactique des sciences des religions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00309230.2017.1343361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631528v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French political catechisms (1789-1914)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De la catéchèse chrétienne aux catéchismes politiques : la morale élémentaire enseignée en France de 1789 à 1848</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de didactique des sciences des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.30-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631522v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on catéchiser la Révolution ? (1789-1848)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">French political catechisms (1789-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Pédagogies, utopies et révolutions (1789-1848), 4, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Citoyenneté, république, démocratie dans la France de la Révolution, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lrf.1441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lrf.898⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01625554v1</w:t>
+                <w:t xml:space="preserve">hal-01631522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de transfert pédagogique: le catéchisme politique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Peut-on catéchiser la Révolution ? (1789-1848)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Révolution française - Cahiers de l’Institut d’histoire de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Pédagogies, utopies et révolutions (1789-1848), 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lrf.898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00309230.2012.658160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01631534v1</w:t>
+                <w:t xml:space="preserve">hal-01625554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un exemple de transfert pédagogique: le catéchisme politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paedagogica Historica, International Journal of the History of Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (4), pp.527 - 547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00309230.2012.658160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les trois vies du Catéchisme républicain, philosophique et moral de la Chabeaussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 364, pp.163 - 192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ahrf.12041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1181,126 +1272,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation populaire : engagement, médiation, transmission (XIXe-XXIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Roullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sandras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications des Archives nationales, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pan.4372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1310,114 +1401,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les catéchismes politiques français (1789-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Buttier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Paris 1 - Panthéon-Sorbonne, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04009244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId44"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1485,51 +1576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="723A664D"/>
+    <w:nsid w:val="6617E9A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1716,51 +1807,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-buttier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1397-5523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168909502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Tadlaoui-Brahmi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.45.1.3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241022v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912367v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;zier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219364v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13292" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631536v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2017.1343361" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631528v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1441" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.898" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2012.658160" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631532v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781989v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roullier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.4372" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04009244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-buttier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1397-5523" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168909502" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559155v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Husser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Buttier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15i1k" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Tadlaoui-Brahmi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24452/sjer.45.1.3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241022v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne V&#233;zier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219364v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fayolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.13292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2017.1343361" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631528v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.1441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625554v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lrf.898" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00309230.2012.658160" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.12041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781989v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Roullier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sandras" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.4372" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04009244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>