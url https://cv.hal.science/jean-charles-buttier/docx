--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1576,51 +1576,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6617E9A2"/>
+    <w:nsid w:val="F744D521"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>