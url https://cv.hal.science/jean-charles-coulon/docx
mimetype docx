--- v0 (2026-03-16)
+++ v1 (2026-05-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles Coulon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles-coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0763-6605</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">174225318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">305847854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000423339058</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Salomon au Moyen Âge. Savoirs et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Véronèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 324 p., 2023, "Bibliothèque d'histoire culturelle du Moyen Âge, 22", Nicole Bériou; Franco Morenzoni, 978-2-503-59319-7. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BHCMA-EB.5.122436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magikon zōon : Animal et magie dans l’Antiquité et au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korshi Dosoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Korshi Dosoo; Jean-Charles Coulon. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche et d’histoire des textes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, https://books.openedition.org/irht/537, 2022, Bibliothèque d’Histoire des Textes, François Bougard, 9782493209078. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irht.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talismans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marie Jacques Lory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orients</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-9331506-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Magie en terre d'Islam au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350 p., 2017, 9782735508525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talismans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marie Jacques Lory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orients</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-916097-36-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et procédés magiques dans le Livre d’Ishrāsīm al-Hindiyya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.87-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05507591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie arabe du VIIe au XVe siècle : de la fascination orientaliste à l'étude scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur les recherches au CNRS sur l'époque médiévale : l'IRHT et le Pôle « Sciences du Quadrivium »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Véronèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3 magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « La science » dans l’Occident médiéval. En quoi cela nous interpelle-t-il aujourd’hui ?, 79, pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Alain Epelboin et Jean-Charles Coulon. D’hier à aujourd’hui : enquêtes sur les talismans et les manuscrits de sciences occultes en Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Luz Gutierrez-Choquevilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.159-173. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.5638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAnāq bt. Ādam, the Islamic Story of the Very First Witch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawwa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Gender between Law, Religion and Myths: The Surroundings of Fiqh, edited by Mohammed Hocine Benkheira, 17 (2-3), pp.135-167. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15692086-12341353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie arabe : une affaire de grimoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 446, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie et politique : événements historiques et pensée politique dans le Šams al-maʿārif attribué à al-Būnī (mort en 622/1225)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (3-4), pp.442-486. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La version arabe (Ghāyāt al-ḥakīm) et la version latine du Picatrix. Points communs et divergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Boudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (1), pp.67-101. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.14695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Blake, Time in Early Modern Islam, Cambridge, Cambridge University Press, 2013, xiii+209 p., ISBN : 978-1-107-03023-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (3-4), pp.388-397. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Rhani, Le pouvoir de guérir. Mythe, mystique et politique au Maroc, Leyde-Boston, Brill (« Studies in the history and society of the Maghrib », 5), 2014, 182 p., ISBN : 978-90-04-25792-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.159-170. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building al-Būnī’s Legend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sufi Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22105956-12341281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la littérature magique en Islam au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123, pp.293-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumigations et rituels magiques : le rôle des encens et fumigations dans la magie arabe médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et anthropologie des odeurs en terre d'Islam à l'époque médiévale, 64, pp.179-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarqāʾ al-Yamāma et l’invention du khôl : magie, féminité et saphisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303 (2), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.303.2.3120205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naṣīr al-Dīn al-Ṭūsī, The Sultan’s Sex Potions. Arab Aphrodisiacs in the Middle Ages, éd., trad. et intr. Daniel L. Newman, Londres, Saqi, 2014, 208 p. (texte en anglais) + 72 p. (texte en arabe), ISBN : 978-0-86356-747-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.741-747. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Ġāyat al-ḥakīm (Le but du sage) (Compte rendu critique des actes du colloque Images et magie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (1-2), pp.89-115. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Burge, Angels in Islam. Jalāl al-Dīn al-Suyūṭī’s al-Ḥabāʾik fī akhbār al-malāʾik, New York, Routledge (« Culture and Civilization in the Middle East »), 2012, 338 p. (ISBN 978-0-415-67292-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.643-644. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeri van Donzel et Andrea Schmidt, Gog and Magog in Early Eastern Christian and Islamic Sources. Sallām’s Quest for Alexander’s Wall, Leyde-Boston, Brill (« Brill’s inner Asian library », 22), 2010, xi+271 p., ISBN 978-90-04-17416-0, 101 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.214-217. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157005812X640984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroid De Callataÿ, Bruno Halflants, Epistles of the brethren of purity. On Magic. I. An Arabic Critical Edition and English Translation of EPISTLE 52a, New York, Oxford University Press, 2011, 336 p., ISBN : 978-0-19-963895-6, 85 $.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.645-647. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et réception d'éléments juifs et pseudo-juifs dans la magie islamique à travers l'œuvre attribuée à al-Būnī (mort en 622/1225)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.433-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Zein, Islam, Arabs, and the Intelligent World of the Jinn, New York, Syracuse University Press, 2009, 215 p., ISBN: 978-0-8156-3200-9, 39,95 $.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.491-494. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157005810X519198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAMÈS C. (dir.), Coran et talismans. Textes et pratiques magiques en milieu musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adab et magie dans l’Islam médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Bellino; Catherine Mayeur-Jaouen; Luca Patrizi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’adab, toujours recommencé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.577-615, 2023, Islamic Literatures: Texts and Studies, 9789004526358. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004526358_021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04251967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fragments talismaniques trouvés dans une corne de bouquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salima Hellal; Sandra Aube; Éloïse Brac de la Perrière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts de l'islam au musée des Beaux-Arts de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.446-447, 2023, 978-94-6161-727-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon dans les traités de magie arabes médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Salomon au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Brepols Publishers, pp.55-78, 2023, Bibliothèque d'histoire culturelle du Moyen Âge, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BHCMA-EB.5.128996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumigations et pratiques magiques en terre d'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanna Boghanim; Agnès Carayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums d'Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Skira, pp.178-179, 2023, 978-2-37074-225-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalīla, Dimna et la géomancie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eloïse Brac de la Perrière; Aïda El Khiari; Annie Vernay-Nouri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les périples de Kalila et Dimna: Quand les fables voyagent dans la littérature et les arts du monde islamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.60-91, 2022, Les périples de Kalila et Dimna: Quand les fables voyagent dans la littérature et les arts du monde islamique, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004498143_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03661903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magical Animal: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korshi Dosoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Coulon; Korshi Dosoo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magikon zōon : Animal et magie dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche et d’histoire des textes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-49, 2022, Bibliothèque d’Histoire des Textes, 9782493209030. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irht.639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03838557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulets and Talismans in the Earliest Works of the Corpus Bunianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcela A. Garcia Probert; Petra M. Sijpesteijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amulets and Talismans of the Middle East and North Africa in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-252, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004471481_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03663871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la légende de Hārūt et Mārūt et des origines de la magie dans les premiers siècles de l’islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Lauritzen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer les anges de l’Antiquité à Byzance: conception, représentation, perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (2), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Amis du Centre d'histoire et de civilisation de Byzance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.871-920, 2022, Travaux et mémoires, 978-2-916716-84-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03680165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sang, la cervelle et l'urine : l'utilisation des animaux dans la magie islamique médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Coulon; Korshi Dosoo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magikon zōon : Animal et magie dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche et d’histoire des textes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-594, 2022, Bibliothèque d’Histoire des Textes, 9782493209030. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irht.772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03832968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal magique : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korshi Dosoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Coulon; Korshi Dosoo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magikon zōon : Animal et magie dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche et d’histoire des textes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-28, 2022, Bibliothèque d’Histoire des Textes, 9782493209030. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irht.627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03838551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le minéral et l'invisible : usages des pierres dans la magie islamique médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Galoppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guillaume-Pey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que peuvent les pierres : Vie et puissance des matières lithiques entre rites et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, pp.163-191, 2021, 978-2-87562-273-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kitāb Sharāsīm al-Hindiyya and Medieval Islamic Occult Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islamicate Occult Sciences in Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.317-379, 2020, 978-90-04-42696-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004426979_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire et figurer le cosmos : l'emploi des figures dans les manuscrits de sciences occultes islamiques attribués à al-Būnī (m. 1225)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Caiozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume et le calame entre Orient et Occident, les métiers de l'écrit à la marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-421, 2020, Mondes d'ailleurs, 978-2-36424-061-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de Hārūn al‑Rašīd dans la tradition magique islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Pinon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, amants, poètes et fous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Ifpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-231, 2019, 978-2-35159-752-1. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifpo.13332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ésotérisme shi’ite et son influence sur le corpus magique attribué à al-Būnī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammad Ali Amir-moezzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ésotérisme shiʿite : ses racines et ses prolongements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.509-538, 2016, Bibliothèque de l’École des hautes études, sciences religieuses, 978-2-503-56874-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcellerie berbère, antiques talismans et saints protecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Aillet, Bulle Tuil Leonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques religieuses et territoires du sacré au Maghreb médiéval. Éléments d’enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Consejo Superior de Investigaciones Científicas, 2015, Estudios árabes e islámicos. Monografías, 978-84-00-09994-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indigo dans le monde islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondeau Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Blondeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les routes bleues : périples d'une couleur de la Chine à la Méditerranée (exposition : Limoges, Musée national Adrien Dubouché – Cité de la céramique, Sèvres et Limoges, 27 juin – 13 octobre 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ardents Éditeurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-80, 2014, 978-2-917032-54-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bleu dans la civilisation arabo-musulmane médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Blondeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les routes bleues : périples d'une couleur de la Chine à la Méditerranée (exposition : Limoges, Musée national Adrien Dubouché – Cité de la céramique, Sèvres et Limoges, 27 juin – 13 octobre 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ardents Éditeurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-36, 2014, 978-2-917032-54-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets magiques : un indice d'évolution culturelle ? Les documents magiques siciliens entre Byzance et l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annliese Nef, Vivien Prigent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sicile de Byzance à l'Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2010, De l'archéologie à l'histoire, 978-2-7018-0275-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthodoxie religieuse et magie dans l'œuvre d'al-Būnī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Durand; Antoine Jacquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magie et divination dans les cultures de l'Orient. Actes du colloque organisé par l'Institut du Proche-Orient Ancien du Collège de France, la Société Asiatique et le CNRS (UMR 7192), les 19 et 20 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-230, 2010, 978-2-7200-1163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pages retrouvées d’un manuscrit à peintures de Kalila wa Dimna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vernay-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02110988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie et sciences occultes dans les manuscrits arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02112552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaître l'Histoire culturelle et juridique de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Voguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Warscheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Nature, Interpreting Signs: Scientific Knowledge Production in the Ancient World (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12cm4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et défaire envoûtements et maléfices : savoirs, pratiques et représentations (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w5n3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ésotérisme et mondes musulmans (cycle de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w0go⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Reason and Authority: Diverse Paradigms of Doing Science in Pre-Modern Arabo-Islamic World (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w4r9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mages, devins et saints guérisseurs (cycle de conférences 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vtr8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures cryptées dans l’Orient ancien et médiéval (séminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w4ra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divination et salut à travers les siècles (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12c3w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des herbiers grecs de l’Antiquité à la fin du Moyen Âge (cycle de conférences 2024-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12ci2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment susciter l’amour : talismans, philtres et charmes d’amour dans la magie de langue arabe au Moyen Âge (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w0gr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From One Sacred Language to Another: Between Continuity and Paradigm Shift (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11nkb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Amulets of the Mediterranean World: 1000 BCE – 1000 CE (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11nca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapidaires latins : recherche des sources et lectures de manuscrits (atelier de traduction de textes scientifiques médiévaux 2024-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12ci3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutinizing the Devil’s Plots: Magic, Witchcraft, and Inquisitions (XIV-XIX Century) (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12c3v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2024 Conference of the European Network for the Study of Islam and Esotericism (ENSIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11wq3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique des sciences astrales : approches philologiques (séminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w4bh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Esoteric Practices: Materialities, Performances, Senses (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12nlo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques divinatoires et corps humain au Moyen Âge (Orient-Occident) (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12ney⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materials of Magic: Between Coexistence and Resistance (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12c3y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences du dibbouk (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12dn8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Gerard of Cremona (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12c3u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une histoire de la physiognomonie 1200-1500 (cycle de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12nez⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science des plantes médicinales : remèdes, thérapies et images paradigmatiques dans les traités médicaux grecs entre Antiquité tardive et Bas Moyen Âge (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12m0s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les mages (cycle de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w0gp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les néo-paganismes : histoires, terrains, arts (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w0kc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences du Centre for the Study of Medicine and the Body in the Renaissance (CSMBR) (automne 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12ci1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healing Powers: Elixir, Medicinal Waters, Precious Stones, and their Use in Alchemy and Medicine (1300-1600) (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12c3x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Magic and its Traditions (série de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12nex⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy &amp; Study of Esotericism (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11rwd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalypse Now ? Attentes des derniers jours dans le judaïsme, le christianisme et l’islam (du Moyen Âge aux temps contemporains) (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w0gq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de recherche pluridisciplinaire « Santé et médecines holistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12cm3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and the Occult in Modern Japan (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12dn7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spellbound: Arabic and Persian Handbooks of Practical Magic (symposium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/x2hl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et ses merveilles : cosmologie, géographie et nature au Moyen Âge entre Orient et Occident (séminaire 2024-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12iuq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du “Répertoire des facteurs d’astrolabes et de leurs œuvres en terre d’islam” (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tools of the Art (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04530480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satan, démons, sorcières et païens : un regard universitaire sur l’ésotérisme (soirée-conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des herbiers grecs de l’Antiquité à la fin du Moyen Âge (cycle de conférences 2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on Ancient Plants: Multidisciplinary Approaches and New Perspectives (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et ses merveilles : cosmologie, géographie et nature au Moyen Âge entre Orient et Occident (séminaire 2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la page manuscrite aux bòti de carton : usages prophylactiques et propitiatoires du papier (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde minuscule comme remède : minuta animalia et materia medica (atelier de traduction de textes scientifiques médiévaux 2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sorcière, entre objet historique et icône féministe : regards scientifiques sur l’utilisation d’une figure fascinante (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogy and Esotericism (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes de création et imaginaires dans le monde musulman (journée d’étude internationale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Magic: Towards a Digital Infrastructure of Texts and Artefacts (atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et ésotérisme : représentations, interactions, usages (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premodern Jewish Magical Affairs: Textual Transmission, Authority, and Practices of Esoteric Knowledge (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esotericism and practice : rencontres 2023 du European Network for the Study of Islam and Esotericism (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Issues in Religious Studies and Western Esotericism (séminaire 2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Craft: The Relations between the Theoretical and Practical Sides of the Occult and Esoteric Sciences in the Islamic World (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing and Controlling Nature in Ottoman Culture: Scientific and Occultist Approaches in a Global Perspective (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des merveilles aux maléfices : prodiges, magies, et sorcelleries au Moyen Âge (cours public)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Palestinian Archive of Healing and Protection: The Legacies of Tawfiq Canaan (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04681730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier congrès mexicain sur l’ésotérisme occidental en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences occultes au congrès de The Renaissance Society of America 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie et sciences occultes au 58th International Congress on Medieval Studies (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses scientifiques sur la formation médicale : mondes grec, arabe et byzantin (IIIe–XVe s.) (séminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intertwining of Magic and Knowledge/Sciences in the Premodern Mediterranean (and Beyond) (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléographie des manuscrits astronomiques et astrologiques (ateliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yale Plant Humanities Symposium (congrès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulettes textuelles, cultures graphiques et traditions lettrées : approches comparées d’une mobilisation rituelle de l’écrit (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UseFool Project Inaugural Meeting (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéisme magique : enquête sur un impensé de l’histoire intellectuelle (XVIe-XVIIe siècles) (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences du CAS-E (cycle de conférences hiver 2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voces Magicae and the Power of the Unintelligible (journées d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is “Esotericism” in South and East Asia? (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mages, devins et saints guérisseurs (cycle de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power, Religion and Wisdom: Orthodoxy and Heterodoxy in al-Andalus and Beyond (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et ses merveilles : cosmologie, géographie et nature au Moyen Âge entre Orient et Occident (séminaire 2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Véronèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surnaturel en Islam (VIIe-XXe siècle) (séminaire de master)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcières : des femmes libres à travers l’histoire de l’humanité (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter et traduire le vocabulaire scientifique : promenades philologiques (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enchantments and Disenchantments: Early Modern Ottoman Visions of the World (symposium international Halcyon Days in Crete XI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04681950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre anges et démons : les êtres surnaturels au Moyen Âge et aux premiers temps modernes (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des herbiers grecs de l’Antiquité à la fin du Moyen Âge (cycle de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minuta, vermes, annulosa, reptilia : insectes et vermine dans les textes médiévaux sur la nature (ateliers de traduction de textes scientifiques médiévaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures ésotériques des textes littéraires (séminaire de recherche interdisciplinaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Un/disciplined: A Societas Magica International Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demons: Good & Bad. An Interdisciplinary conference (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres isolées à la science des lettres : un carrefour de savoirs au Proche-Orient (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esotericism East and West: New Perspectives (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes de magie et de sciences occultes en langue arabe : déchiffrement, édition, traduction, analyse (séminaire 2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démons d’hier et d’aujourd’hui (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « révélations » comme support de transmission d’un savoir cosmologique (journée thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en histoire des textes scientifiques et magiques au Moyen Âge (séminaire 2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://djinns.hypotheses.org/1715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Occult Studies on the Rise (série d’ateliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://djinns.hypotheses.org/1692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action à distance au Moyen Âge et à la Renaissance (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://djinns.hypotheses.org/1679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Esotericism in Global Contexts (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ancient Knowledge in Medieval Islam: Esotericism, Occultism, and Magic » (série de conférences, automne 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic in Late Antiquity : Objects, Texts and Contexts (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en histoire des textes scientifiques et magiques au Moyen Âge (séminaire 2020-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Knowledge in Medieval Islam: Esotericism, Occultism, and Magic (série de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme face à la maladie dans les sociétés asiatiques (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient juif, chrétien et musulman : recherches en cours et études de cas (cycle d’ateliers 2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé, magie et étoiles : journée d’étude sur l’histoire de la science islamique en l’honneur d’Emilie Savage-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie, rites, savoirs : une tradition de l’innovation ? (double atelier du congrès du GIS Religions 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en histoire des textes scientifiques et magiques au Moyen Âge (séminaire 2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and the supernatural in Ottoman culture (atelier du projet ERC GHOST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes et des esprits : anges, djinns, démons et autres êtres intermédiaires (atelier du congrès du GIS « Moyen Orient et Mondes Musulmans » 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie, féerie, sorcellerie (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient juif, chrétien et musulman : recherches en cours et études de cas (cycle d’ateliers 2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient juif, chrétien et musulman : recherches en cours et études de cas (cycle d’ateliers 2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://djinns.hypotheses.org/901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en histoire des textes scientifiques et magiques au Moyen Âge (séminaire 2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://djinns.hypotheses.org/905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occultisme islamique en théorie et en pratique (colloque à l’Université d’Oxford)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://djinns.hypotheses.org/852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots, les sorts : le lexique de la magie dans les mondes musulmans (atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://djinns.hypotheses.org/894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierres puissantes : approche comparée de l’usage de supports lithiques en contexte rituel (atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://djinns.hypotheses.org/878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences dites “occultes” à la fin du Moyen Âge et à l’époque moderne : autour des livres précieux de la collection Coxe (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie chez les musulmans des Balkans : hommage à Alexandre Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magikon Zōon : Animal et magie (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et pratiques de dévotions : compétences et savoirs au service du faire-croire (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en histoire des textes scientifiques et magiques au Moyen Âge (séminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en histoire des textes scientifiques et magiques au Moyen Âge (séminaire 2016-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie, médecine et technologie en Méditerranée (séminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Livre de la Vache du pseudo­-Platon (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient chrétien, juif et musulman (cycle d’ateliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La divination dans le monde antique (symposium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient juif, chrétien et musulman : recherches en cours et études de cas (cycle d’ateliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie face à la théologie et la mystique en Islam classique (compte-rendu de la conférence de Pierre Lory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://djinns.hypotheses.org/504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier du GIS « Moyen Orient et monde musulman » : La magie et les sciences occultes dans le monde islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://djinns.hypotheses.org/609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et magie entre Orient et Occident (journée thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’astrologie dans le monde arabo-musulman : colloque de l’Université de Chicago (12-14 mai 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://djinns.hypotheses.org/676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre les yeux fermés : magie, talismans et incantations dans la guerre dans l’Orient médiéval (compte-rendu de la conférence d’Abbès Zouache)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://djinns.hypotheses.org/465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences occultes dans les cultures islamiques, VIIe/XIIIe-XIe/XVIIe siècles (table-ronde internationale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://djinns.hypotheses.org/374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don de thèses et de mémoires sur le Maghreb contemporain en sciences humaines, sociales, politiques et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://bulac.hypotheses.org/1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie et les talismans chez Ewliyā Čelebi (compte-rendu de la conférence de Jean-Louis Bacqué-Grammont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://djinns.hypotheses.org/347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte de la magie arabe (conférence de Pierre Lory et Jean-Charles Coulon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://djinns.hypotheses.org/389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, images et imaginaire entre Orient et Occident (séminaire de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://djinns.hypotheses.org/338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://djinns.hypotheses.org/66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art secret. Les écritures talismaniques de l’Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, https://djinns.hypotheses.org/84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les manuscrits en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, https://ifpo.hypotheses.org/2208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi étudier la magie ? L’exemple de la magie islamique médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, https://ifpo.hypotheses.org/1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure d’Apollonius de Tyane dans les mondes byzantin et islamique médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Cyril Jouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">143e congrès, Paris, 2018 - La transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01826448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traités de remèdes magiques contre la peste au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'histoire en profondeur » : autour des travaux d'Anne-Marie Eddé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Boudier, Eva Collet, Audrey Caire, Noëmie Lucas, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01826334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kings and angels : the Jinns in Persian 174 Manuscript of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris persan 174 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ioanna Rapti, Andrew Peacock, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01826348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvrages du roi éthiopiens Zär’ä Yaʿeqob (15e siècle) manuels de défenses contre la magie et retour sur le mystérieux livre de Šarāsīm l’Indienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Bouanga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient juif, chrétien et musulman : recherches en cours et études de cas (cycle d’ateliers 2017-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Coulon, Ayda Bouanga, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01826337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Vents et des Djinns : les esprits dans les manuscrits de magie arabe médiévaux et les pratiques rituelles africaines de la possession en Arabie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maho Sébiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient juif, chrétien et musulman : recherches en cours et études de cas (cycle d’ateliers 2017-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Coulon, Ayda Bouanga, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01826339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie en terre d’Islam au Moyen Âge : autour du livre de Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Véronèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Ecole nationale des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03395154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages, besoins et projets de la communauté scientifique (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Voguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Warscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.07692307692px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles Coulon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles-coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0763-6605</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">174225318</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">305847854</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=aUVuIQYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000423339058</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le roi Salomon au Moyen Âge. Savoirs et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Véronèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 324 p., 2023, "Bibliothèque d'histoire culturelle du Moyen Âge, 22", Nicole Bériou; Franco Morenzoni, 978-2-503-59319-7. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BHCMA-EB.5.122436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03908554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magikon zōon : Animal et magie dans l’Antiquité et au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korshi Dosoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Korshi Dosoo; Jean-Charles Coulon. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche et d’histoire des textes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, https://books.openedition.org/irht/537, 2022, Bibliothèque d’Histoire des Textes, François Bougard, 9782493209078. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irht.537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talismans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marie Jacques Lory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orients</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 979-10-9331506-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01694707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Magie en terre d'Islam au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350 p., 2017, 9782735508525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talismans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marie Jacques Lory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orients</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-916097-36-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et procédés magiques dans le Livre d’Ishrāsīm al-Hindiyya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.87-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05507591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie arabe du VIIe au XVe siècle : de la fascination orientaliste à l'étude scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen-Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63, pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04685382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoom sur les recherches au CNRS sur l'époque médiévale : l'IRHT et le Pôle « Sciences du Quadrivium »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Véronèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3 magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, « La science » dans l’Occident médiéval. En quoi cela nous interpelle-t-il aujourd’hui ?, 79, pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03697406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Alain Epelboin et Jean-Charles Coulon. D’hier à aujourd’hui : enquêtes sur les talismans et les manuscrits de sciences occultes en Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Luz Gutierrez-Choquevilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.159-173. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.5638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ʿAnāq bt. Ādam, the Islamic Story of the Very First Witch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hawwa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Gender between Law, Religion and Myths: The Surroundings of Fiqh, edited by Mohammed Hocine Benkheira, 17 (2-3), pp.135-167. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15692086-12341353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie arabe : une affaire de grimoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 446, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01759738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie et politique : événements historiques et pensée politique dans le Šams al-maʿārif attribué à al-Būnī (mort en 622/1225)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (3-4), pp.442-486. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01665554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La version arabe (Ghāyāt al-ḥakīm) et la version latine du Picatrix. Points communs et divergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Patrice Boudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (1), pp.67-101. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.14695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01662896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building al-Būnī’s Legend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sufi Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/22105956-12341281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen P. Blake, Time in Early Modern Islam, Cambridge, Cambridge University Press, 2013, xiii+209 p., ISBN : 978-1-107-03023-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (3-4), pp.388-397. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Rhani, Le pouvoir de guérir. Mythe, mystique et politique au Maroc, Leyde-Boston, Brill (« Studies in the history and society of the Maghrib », 5), 2014, 182 p., ISBN : 978-90-04-25792-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.159-170. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire de la littérature magique en Islam au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 123, pp.293-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zarqāʾ al-Yamāma et l’invention du khôl : magie, féminité et saphisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Asiatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 303 (2), pp.231-238. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/JA.303.2.3120205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naṣīr al-Dīn al-Ṭūsī, The Sultan’s Sex Potions. Arab Aphrodisiacs in the Middle Ages, éd., trad. et intr. Daniel L. Newman, Londres, Saqi, 2014, 208 p. (texte en anglais) + 72 p. (texte en arabe), ISBN : 978-0-86356-747-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.741-747. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumigations et rituels magiques : le rôle des encens et fumigations dans la magie arabe médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Etudes Orientales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Histoire et anthropologie des odeurs en terre d'Islam à l'époque médiévale, 64, pp.179-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01330572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de Ġāyat al-ḥakīm (Le but du sage) (Compte rendu critique des actes du colloque Images et magie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (1-2), pp.89-115. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeri van Donzel et Andrea Schmidt, Gog and Magog in Early Eastern Christian and Islamic Sources. Sallām’s Quest for Alexander’s Wall, Leyde-Boston, Brill (« Brill’s inner Asian library », 22), 2010, xi+271 p., ISBN 978-90-04-17416-0, 101 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.214-217. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157005812X640984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen R. Burge, Angels in Islam. Jalāl al-Dīn al-Suyūṭī’s al-Ḥabāʾik fī akhbār al-malāʾik, New York, Routledge (« Culture and Civilization in the Middle East »), 2012, 338 p. (ISBN 978-0-415-67292-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.643-644. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroid De Callataÿ, Bruno Halflants, Epistles of the brethren of purity. On Magic. I. An Arabic Critical Edition and English Translation of EPISTLE 52a, New York, Oxford University Press, 2011, 336 p., ISBN : 978-0-19-963895-6, 85 $.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.645-647. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/15700585-12341262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et réception d'éléments juifs et pseudo-juifs dans la magie islamique à travers l'œuvre attribuée à al-Būnī (mort en 622/1225)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'Université Saint-Joseph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.433-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira El-Zein, Islam, Arabs, and the Intelligent World of the Jinn, New York, Syracuse University Press, 2009, 215 p., ISBN: 978-0-8156-3200-9, 39,95 $.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.491-494. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/157005810X519198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAMÈS C. (dir.), Coran et talismans. Textes et pratiques magiques en milieu musulman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin critique des annales islamologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.138-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomon dans les traités de magie arabes médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le roi Salomon au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Brepols Publishers, pp.55-78, 2023, Bibliothèque d'histoire culturelle du Moyen Âge, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.BHCMA-EB.5.128996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04084159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois fragments talismaniques trouvés dans une corne de bouquetin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salima Hellal; Sandra Aube; Éloïse Brac de la Perrière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts de l'islam au musée des Beaux-Arts de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.446-447, 2023, 978-94-6161-727-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adab et magie dans l’Islam médiéval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesca Bellino; Catherine Mayeur-Jaouen; Luca Patrizi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’adab, toujours recommencé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.577-615, 2023, Islamic Literatures: Texts and Studies, 9789004526358. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004526358_021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04251967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumigations et pratiques magiques en terre d'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanna Boghanim; Agnès Carayon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums d'Orient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Skira, pp.178-179, 2023, 978-2-37074-225-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04331828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Magical Animal: An Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korshi Dosoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Coulon; Korshi Dosoo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magikon zōon : Animal et magie dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche et d’histoire des textes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-49, 2022, Bibliothèque d’Histoire des Textes, 9782493209030. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irht.639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03838557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalīla, Dimna et la géomancie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eloïse Brac de la Perrière; Aïda El Khiari; Annie Vernay-Nouri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les périples de Kalila et Dimna: Quand les fables voyagent dans la littérature et les arts du monde islamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.60-91, 2022, Les périples de Kalila et Dimna: Quand les fables voyagent dans la littérature et les arts du monde islamique, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004498143_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03661903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulets and Talismans in the Earliest Works of the Corpus Bunianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcela A. Garcia Probert; Petra M. Sijpesteijn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amulets and Talismans of the Middle East and North Africa in Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.230-252, 2022, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004471481_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03663871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la légende de Hārūt et Mārūt et des origines de la magie dans les premiers siècles de l’islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Lauritzen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer les anges de l’Antiquité à Byzance: conception, représentation, perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (2), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Amis du Centre d'histoire et de civilisation de Byzance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.871-920, 2022, Travaux et mémoires, 978-2-916716-84-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03680165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sang, la cervelle et l'urine : l'utilisation des animaux dans la magie islamique médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Coulon; Korshi Dosoo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magikon zōon : Animal et magie dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche et d’histoire des textes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.561-594, 2022, Bibliothèque d’Histoire des Textes, 9782493209030. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irht.772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03832968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal magique : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Korshi Dosoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Coulon; Korshi Dosoo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magikon zōon : Animal et magie dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche et d’histoire des textes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-28, 2022, Bibliothèque d’Histoire des Textes, 9782493209030. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.irht.627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03838551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le minéral et l'invisible : usages des pierres dans la magie islamique médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Galoppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guillaume-Pey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce que peuvent les pierres : Vie et puissance des matières lithiques entre rites et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Liège, pp.163-191, 2021, 978-2-87562-273-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03260425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kitāb Sharāsīm al-Hindiyya and Medieval Islamic Occult Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Islamicate Occult Sciences in Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.317-379, 2020, 978-90-04-42696-2. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004426979_009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire et figurer le cosmos : l'emploi des figures dans les manuscrits de sciences occultes islamiques attribués à al-Būnī (m. 1225)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bretthauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Caiozzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume et le calame entre Orient et Occident, les métiers de l'écrit à la marge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.399-421, 2020, Mondes d'ailleurs, 978-2-36424-061-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de Hārūn al‑Rašīd dans la tradition magique islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Pinon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, amants, poètes et fous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’Ifpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-231, 2019, 978-2-35159-752-1. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ifpo.13332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ésotérisme shi’ite et son influence sur le corpus magique attribué à al-Būnī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mohammad Ali Amir-moezzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ésotérisme shiʿite : ses racines et ses prolongements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 177, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.509-538, 2016, Bibliothèque de l’École des hautes études, sciences religieuses, 978-2-503-56874-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcellerie berbère, antiques talismans et saints protecteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cyrille Aillet, Bulle Tuil Leonetti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques religieuses et territoires du sacré au Maghreb médiéval. Éléments d’enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Consejo Superior de Investigaciones Científicas, 2015, Estudios árabes e islámicos. Monografías, 978-84-00-09994-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01246197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indigo dans le monde islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blondeau Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Blondeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les routes bleues : périples d'une couleur de la Chine à la Méditerranée (exposition : Limoges, Musée national Adrien Dubouché – Cité de la céramique, Sèvres et Limoges, 27 juin – 13 octobre 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ardents Éditeurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.78-80, 2014, 978-2-917032-54-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bleu dans la civilisation arabo-musulmane médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Étienne Blondeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les routes bleues : périples d'une couleur de la Chine à la Méditerranée (exposition : Limoges, Musée national Adrien Dubouché – Cité de la céramique, Sèvres et Limoges, 27 juin – 13 octobre 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Ardents Éditeurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.30-36, 2014, 978-2-917032-54-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets magiques : un indice d'évolution culturelle ? Les documents magiques siciliens entre Byzance et l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annliese Nef, Vivien Prigent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sicile de Byzance à l'Islam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-112, 2010, De l'archéologie à l'histoire, 978-2-7018-0275-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthodoxie religieuse et magie dans l'œuvre d'al-Būnī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Durand; Antoine Jacquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magie et divination dans les cultures de l'Orient. Actes du colloque organisé par l'Institut du Proche-Orient Ancien du Collège de France, la Société Asiatique et le CNRS (UMR 7192), les 19 et 20 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-230, 2010, 978-2-7200-1163-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pages retrouvées d’un manuscrit à peintures de Kalila wa Dimna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vernay-Nouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacqueau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02110988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie et sciences occultes dans les manuscrits arabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">medihal-02112552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire connaître l'Histoire culturelle et juridique de l'Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Roiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Voguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Warscheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique des sciences astrales : approches philologiques (séminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w4bh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lapidaires latins : recherche des sources et lectures de manuscrits (atelier de traduction de textes scientifiques médiévaux 2024-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12ci3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scrutinizing the Devil’s Plots: Magic, Witchcraft, and Inquisitions (XIV-XIX Century) (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12c3v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2024 Conference of the European Network for the Study of Islam and Esotericism (ENSIE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11wq3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From One Sacred Language to Another: Between Continuity and Paradigm Shift (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11nkb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textual Amulets of the Mediterranean World: 1000 BCE – 1000 CE (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11nca⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment susciter l’amour : talismans, philtres et charmes d’amour dans la magie de langue arabe au Moyen Âge (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w0gr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aesthetics of Esoteric Practices: Materialities, Performances, Senses (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12nlo⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques divinatoires et corps humain au Moyen Âge (Orient-Occident) (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12ney⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Materials of Magic: Between Coexistence and Resistance (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12c3y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences du dibbouk (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12dn8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Perspectives on Gerard of Cremona (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12c3u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une histoire de la physiognomonie 1200-1500 (cycle de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12nez⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science des plantes médicinales : remèdes, thérapies et images paradigmatiques dans les traités médicaux grecs entre Antiquité tardive et Bas Moyen Âge (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12m0s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures cryptées dans l’Orient ancien et médiéval (séminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w4ra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Reason and Authority: Diverse Paradigms of Doing Science in Pre-Modern Arabo-Islamic World (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w4r9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divination et salut à travers les siècles (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12c3w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des herbiers grecs de l’Antiquité à la fin du Moyen Âge (cycle de conférences 2024-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12ci2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mages, devins et saints guérisseurs (cycle de conférences 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/vtr8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Magic and its Traditions (série de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12nex⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences du Centre for the Study of Medicine and the Body in the Renaissance (CSMBR) (automne 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12ci1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Healing Powers: Elixir, Medicinal Waters, Precious Stones, and their Use in Alchemy and Medicine (1300-1600) (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12c3x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les mages (cycle de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w0gp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les néo-paganismes : histoires, terrains, arts (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w0kc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy &amp; Study of Esotericism (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/11rwd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apocalypse Now ? Attentes des derniers jours dans le judaïsme, le christianisme et l’islam (du Moyen Âge aux temps contemporains) (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w0gq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de recherche pluridisciplinaire « Santé et médecines holistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12cm3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion and the Occult in Modern Japan (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12dn7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spellbound: Arabic and Persian Handbooks of Practical Magic (symposium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/x2hl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et ses merveilles : cosmologie, géographie et nature au Moyen Âge entre Orient et Occident (séminaire 2024-2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12iuq⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing Nature, Interpreting Signs: Scientific Knowledge Production in the Ancient World (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/12cm4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ésotérisme et mondes musulmans (cycle de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w0go⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire et défaire envoûtements et maléfices : savoirs, pratiques et représentations (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/w5n3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04861515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes de création et imaginaires dans le monde musulman (journée d’étude internationale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedagogy and Esotericism (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esotericism and practice : rencontres 2023 du European Network for the Study of Islam and Esotericism (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences et ésotérisme : représentations, interactions, usages (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premodern Jewish Magical Affairs: Textual Transmission, Authority, and Practices of Esoteric Knowledge (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring Magic: Towards a Digital Infrastructure of Texts and Artefacts (atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la page manuscrite aux bòti de carton : usages prophylactiques et propitiatoires du papier (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde minuscule comme remède : minuta animalia et materia medica (atelier de traduction de textes scientifiques médiévaux 2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sorcière, entre objet historique et icône féministe : regards scientifiques sur l’utilisation d’une figure fascinante (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Issues in Religious Studies and Western Esotericism (séminaire 2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04502212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science and Craft: The Relations between the Theoretical and Practical Sides of the Occult and Esoteric Sciences in the Islamic World (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satan, démons, sorcières et païens : un regard universitaire sur l’ésotérisme (soirée-conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des herbiers grecs de l’Antiquité à la fin du Moyen Âge (cycle de conférences 2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et ses merveilles : cosmologie, géographie et nature au Moyen Âge entre Orient et Occident (séminaire 2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on Ancient Plants: Multidisciplinary Approaches and New Perspectives (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowing and Controlling Nature in Ottoman Culture: Scientific and Occultist Approaches in a Global Perspective (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des merveilles aux maléfices : prodiges, magies, et sorcelleries au Moyen Âge (cours public)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Palestinian Archive of Healing and Protection: The Legacies of Tawfiq Canaan (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04681730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier congrès mexicain sur l’ésotérisme occidental en Amérique latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences occultes au congrès de The Renaissance Society of America 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie et sciences occultes au 58th International Congress on Medieval Studies (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les controverses scientifiques sur la formation médicale : mondes grec, arabe et byzantin (IIIe–XVe s.) (séminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Intertwining of Magic and Knowledge/Sciences in the Premodern Mediterranean (and Beyond) (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléographie des manuscrits astronomiques et astrologiques (ateliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yale Plant Humanities Symposium (congrès)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulettes textuelles, cultures graphiques et traditions lettrées : approches comparées d’une mobilisation rituelle de l’écrit (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UseFool Project Inaugural Meeting (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéisme magique : enquête sur un impensé de l’histoire intellectuelle (XVIe-XVIIe siècles) (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférences du CAS-E (cycle de conférences hiver 2023-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voces Magicae and the Power of the Unintelligible (journées d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is “Esotericism” in South and East Asia? (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mages, devins et saints guérisseurs (cycle de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du “Répertoire des facteurs d’astrolabes et de leurs œuvres en terre d’islam” (table ronde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tools of the Art (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04530480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enchantments and Disenchantments: Early Modern Ottoman Visions of the World (symposium international Halcyon Days in Crete XI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04681950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre anges et démons : les êtres surnaturels au Moyen Âge et aux premiers temps modernes (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission des herbiers grecs de l’Antiquité à la fin du Moyen Âge (cycle de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minuta, vermes, annulosa, reptilia : insectes et vermine dans les textes médiévaux sur la nature (ateliers de traduction de textes scientifiques médiévaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpréter et traduire le vocabulaire scientifique : promenades philologiques (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures ésotériques des textes littéraires (séminaire de recherche interdisciplinaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic Un/disciplined: A Societas Magica International Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demons: Good & Bad. An Interdisciplinary conference (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres isolées à la science des lettres : un carrefour de savoirs au Proche-Orient (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esotericism East and West: New Perspectives (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes de magie et de sciences occultes en langue arabe : déchiffrement, édition, traduction, analyse (séminaire 2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démons d’hier et d’aujourd’hui (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde et ses merveilles : cosmologie, géographie et nature au Moyen Âge entre Orient et Occident (séminaire 2022-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Véronèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power, Religion and Wisdom: Orthodoxy and Heterodoxy in al-Andalus and Beyond (colloque international)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le surnaturel en Islam (VIIe-XXe siècle) (séminaire de master)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorcières : des femmes libres à travers l’histoire de l’humanité (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04574266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Occult Studies on the Rise (série d’ateliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://djinns.hypotheses.org/1692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en histoire des textes scientifiques et magiques au Moyen Âge (séminaire 2021-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://djinns.hypotheses.org/1715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action à distance au Moyen Âge et à la Renaissance (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://djinns.hypotheses.org/1679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « révélations » comme support de transmission d’un savoir cosmologique (journée thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme face à la maladie dans les sociétés asiatiques (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magic in Late Antiquity : Objects, Texts and Contexts (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Knowledge in Medieval Islam: Esotericism, Occultism, and Magic (série de conférences)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en histoire des textes scientifiques et magiques au Moyen Âge (séminaire 2020-2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient juif, chrétien et musulman : recherches en cours et études de cas (cycle d’ateliers 2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ancient Knowledge in Medieval Islam: Esotericism, Occultism, and Magic » (série de conférences, automne 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1647</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islamic Esotericism in Global Contexts (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://djinns.hypotheses.org/1659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03047194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en histoire des textes scientifiques et magiques au Moyen Âge (séminaire 2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie, rites, savoirs : une tradition de l’innovation ? (double atelier du congrès du GIS Religions 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and the supernatural in Ottoman culture (atelier du projet ERC GHOST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé, magie et étoiles : journée d’étude sur l’histoire de la science islamique en l’honneur d’Emilie Savage-Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes et des esprits : anges, djinns, démons et autres êtres intermédiaires (atelier du congrès du GIS « Moyen Orient et Mondes Musulmans » 2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient juif, chrétien et musulman : recherches en cours et études de cas (cycle d’ateliers 2019-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie, féerie, sorcellerie (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://djinns.hypotheses.org/1227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02422883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient juif, chrétien et musulman : recherches en cours et études de cas (cycle d’ateliers 2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://djinns.hypotheses.org/901</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en histoire des textes scientifiques et magiques au Moyen Âge (séminaire 2017-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://djinns.hypotheses.org/905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’occultisme islamique en théorie et en pratique (colloque à l’Université d’Oxford)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://djinns.hypotheses.org/852</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierres puissantes : approche comparée de l’usage de supports lithiques en contexte rituel (atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://djinns.hypotheses.org/878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots, les sorts : le lexique de la magie dans les mondes musulmans (atelier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://djinns.hypotheses.org/894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils et pratiques de dévotions : compétences et savoirs au service du faire-croire (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magikon Zōon : Animal et magie (colloque)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en histoire des textes scientifiques et magiques au Moyen Âge (séminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences dites “occultes” à la fin du Moyen Âge et à l’époque moderne : autour des livres précieux de la collection Coxe (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/797</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie chez les musulmans des Balkans : hommage à Alexandre Popovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en histoire des textes scientifiques et magiques au Moyen Âge (séminaire 2016-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie, médecine et technologie en Méditerranée (séminaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du Livre de la Vache du pseudo­-Platon (journée d’étude)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient chrétien, juif et musulman (cycle d’ateliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La divination dans le monde antique (symposium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient juif, chrétien et musulman : recherches en cours et études de cas (cycle d’ateliers)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://djinns.hypotheses.org/828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier du GIS « Moyen Orient et monde musulman » : La magie et les sciences occultes dans le monde islamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://djinns.hypotheses.org/609</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie face à la théologie et la mystique en Islam classique (compte-rendu de la conférence de Pierre Lory)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://djinns.hypotheses.org/504</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et magie entre Orient et Occident (journée thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03829253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’astrologie dans le monde arabo-musulman : colloque de l’Université de Chicago (12-14 mai 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://djinns.hypotheses.org/676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre les yeux fermés : magie, talismans et incantations dans la guerre dans l’Orient médiéval (compte-rendu de la conférence d’Abbès Zouache)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, https://djinns.hypotheses.org/465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don de thèses et de mémoires sur le Maghreb contemporain en sciences humaines, sociales, politiques et économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://bulac.hypotheses.org/1516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences occultes dans les cultures islamiques, VIIe/XIIIe-XIe/XVIIe siècles (table-ronde internationale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://djinns.hypotheses.org/374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie et les talismans chez Ewliyā Čelebi (compte-rendu de la conférence de Jean-Louis Bacqué-Grammont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://djinns.hypotheses.org/347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte de la magie arabe (conférence de Pierre Lory et Jean-Charles Coulon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://djinns.hypotheses.org/389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes, images et imaginaire entre Orient et Occident (séminaire de recherche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, https://djinns.hypotheses.org/338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, http://djinns.hypotheses.org/66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un art secret. Les écritures talismaniques de l’Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, https://djinns.hypotheses.org/84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi étudier la magie ? L’exemple de la magie islamique médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, https://ifpo.hypotheses.org/1518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche sur les manuscrits en Syrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, https://ifpo.hypotheses.org/2208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01736836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traités de remèdes magiques contre la peste au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L'histoire en profondeur » : autour des travaux d'Anne-Marie Eddé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathilde Boudier, Eva Collet, Audrey Caire, Noëmie Lucas, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01826334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kings and angels : the Jinns in Persian 174 Manuscript of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris persan 174 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ioanna Rapti, Andrew Peacock, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01826348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ouvrages du roi éthiopiens Zär’ä Yaʿeqob (15e siècle) manuels de défenses contre la magie et retour sur le mystérieux livre de Šarāsīm l’Indienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Bouanga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient juif, chrétien et musulman : recherches en cours et études de cas (cycle d’ateliers 2017-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Coulon, Ayda Bouanga, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01826337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure d’Apollonius de Tyane dans les mondes byzantin et islamique médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Cyril Jouette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">143e congrès, Paris, 2018 - La transmission des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01826448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La magie en terre d’Islam au Moyen Âge : autour du livre de Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Véronèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Ecole nationale des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03395154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Vents et des Djinns : les esprits dans les manuscrits de magie arabe médiévaux et les pratiques rituelles africaines de la possession en Arabie orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maho Sébiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La magie dans l’Orient juif, chrétien et musulman : recherches en cours et études de cas (cycle d’ateliers 2017-2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Charles Coulon, Ayda Bouanga, Mar 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01826339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages, besoins et projets de la communauté scientifique (1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulac Bibliothèque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Ruscio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Voguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Warscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C7AF66B"/>
+    <w:nsid w:val="8827352F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0763-6605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174225318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305847854" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000423339058" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.122436" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833070v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korshi Dosoo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irht/537" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irht.537" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Jacques Lory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orientseditions.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662880v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7188#" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222071v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/orientseditions.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685382v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697406v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935258v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Luz Gutierrez-Choquevilca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Epelboin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5638" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15692086-12341353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759738v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665554v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341463" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14695" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341407" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341386" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330571v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105956-12341281" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422876v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.303.2.3120205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341374" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341263" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341261" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D88832FCBBC49C8ADE1E42CD2AD5AAFE00C3DD52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157005812X640984" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8A584F60FB07E24158C10667847ACE629578BE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222215v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341262" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA3BFF92174D5299234CC9B8D945F8FFB687B45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157005810X519198" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F7D3A395C9595B3EA5E67474B37B5F2468E600/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526358_021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snoeckpublisher.be/fr/product/les-arts-de-lislam/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084159v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.128996" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331828v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661903v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004498143_004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838557v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irht.639" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004471481/BP000010.xml" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004471481_011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03680165v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/18-tome-xxv-2-inventer-les-anges-de-lantiquite-a-byzance.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832968v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irht/772" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irht.772" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838551v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irht/627" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irht.627" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260425v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galoppin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume-Pey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047282v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004426979_009" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047272v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond01.htm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/13416" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13332" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422874v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503568744-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246197v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau &#201;tienne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesardentsediteurs.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222111v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisonneuve-adrien.com/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110988v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vernay-Nouri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02112552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lory" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Garcia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;ller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roiland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Voguet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warscheid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861832v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12cm4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861515v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5n3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861470v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0go" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w4r9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vtr8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861513v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w4ra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861814v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12c3w" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861828v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ci2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0gr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nkb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nca" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861830v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ci3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12c3v" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861793v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11wq3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w4bh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861846v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12nlo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ney" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861818v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12c3y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861804v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dn8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12c3u" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861837v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12nez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861835v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12m0s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0gp" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861500v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0kc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861820v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ci1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861816v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12c3x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861840v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12nex" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861526v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11rwd" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861501v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0gq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12cm3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861529v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dn7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861519v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/x2hl" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12iuq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366089v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366032v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366084v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366090v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366082v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366068v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366076v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366042v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366062v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366048v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366074v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502212v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366026v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366041v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366078v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366043v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366065v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366044v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366070v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366086v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366047v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366052v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366029v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366081v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366073v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366053v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366066v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829391v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829287v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829340v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574266v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829333v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829362v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829299v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829318v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829308v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829367v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829279v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504872v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504871v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504866v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047194v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047187v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047179v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047199v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047190v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422886v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422921v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422933v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422917v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422883v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422928v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736828v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736831v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736824v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736827v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736826v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736816v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736815v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736649v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736653v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736647v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736646v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736655v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736821v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736660v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736664v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829253v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736657v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736661v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736643v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736835v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736642v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736665v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736640v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736350v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736634v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736836v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736837v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826448v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyril Jouette" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826334v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826348v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826337v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Bouanga" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826339v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho S&#233;biane" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395154v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03660839v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alessi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-coulon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0763-6605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174225318" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305847854" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=aUVuIQYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000423339058" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03908554v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrice Boudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien V&#233;ron&#232;se" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.122436" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korshi Dosoo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irht/537" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irht.537" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01694707v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marie Jacques Lory" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.orientseditions.fr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662880v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7188#" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www/orientseditions.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03697406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935258v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Luz Gutierrez-Choquevilca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Epelboin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5638" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15692086-12341353" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759738v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01665554v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14695" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330571v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22105956-12341281" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330576v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341407" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330575v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341386" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/JA.303.2.3120205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341374" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330572v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341263" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222224v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157005812X640984" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8A584F60FB07E24158C10667847ACE629578BE5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341261" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D88832FCBBC49C8ADE1E42CD2AD5AAFE00C3DD52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222215v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15700585-12341262" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA3BFF92174D5299234CC9B8D945F8FFB687B45/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222102v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/157005810X519198" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F7D3A395C9595B3EA5E67474B37B5F2468E600/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222229v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04084159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.BHCMA-EB.5.128996" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331871v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://snoeckpublisher.be/fr/product/les-arts-de-lislam/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004526358_021" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838557v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irht.639" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004498143_004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03663871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004471481/BP000010.xml" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004471481_011" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03680165v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://achcbyz.com/fr/travaux-et-memoires/18-tome-xxv-2-inventer-les-anges-de-lantiquite-a-byzance.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832968v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irht/772" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irht.772" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03838551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irht/627" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.irht.627" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03260425v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Galoppin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillaume-Pey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047282v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004426979_009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretthauer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Caiozzo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivi&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pu-valenciennes.fr/mond01.htm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422948v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/ifpo/13416" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.13332" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422874v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503568744-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246197v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222208v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondeau &#201;tienne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesardentsediteurs.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222119v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222109v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222111v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisonneuve-adrien.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02110988v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vernay-Nouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacqueau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02112552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Garcia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#252;ller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roiland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Voguet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Warscheid" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861510v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w4bh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861830v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ci3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12c3v" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861793v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11wq3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861524v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nkb" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861521v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11nca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861506v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0gr" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861846v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12nlo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861842v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ney" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861818v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12c3y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dn8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861809v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12c3u" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861837v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12nez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861835v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12m0s" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861513v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w4ra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w4r9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861814v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12c3w" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ci2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vtr8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861840v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12nex" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861820v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12ci1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861816v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12c3x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861478v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0gp" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0kc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861526v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/11rwd" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861501v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0gq" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861797v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12cm3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861529v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12dn7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/x2hl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861834v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12iuq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861832v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/12cm4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w0go" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/w5n3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366042v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366076v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366074v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366062v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366048v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366090v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366082v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366068v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366026v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366093v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366089v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366084v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366095v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366041v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681730v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366078v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366065v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366044v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366070v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366086v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366047v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366052v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366029v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366091v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366081v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366073v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366053v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366066v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366088v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04530480v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681950v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829333v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829299v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829267v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829308v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829375v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829367v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829347v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829355v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829391v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829340v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04574266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504871v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504872v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504866v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829264v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047199v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047157v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047179v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047190v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047194v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422926v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422921v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422933v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422886v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422917v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422928v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422883v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736828v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736824v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736826v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736827v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736649v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829381v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736653v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736816v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736815v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736647v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736819v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736646v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736655v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736821v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736664v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736660v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03829253v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736661v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736835v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736643v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736642v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736665v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736640v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736350v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736634v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736837v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736836v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826334v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826348v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Bouanga" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826448v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Cyril Jouette" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395154v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826339v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maho S&#233;biane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03660839v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Alessi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>