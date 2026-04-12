--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles DUFOUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles-dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2392-1817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092136095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-2481-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing padel-court siting near housing: guideline adherence shortfalls and populations at risk – national evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City and Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.100300. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cacint.2026.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05483224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Digital Health Educational Resources in a One-Stop Shop Portal: Tutorial on the Catalog and Index of Digital Health Teaching Resources (CIDHR) Semantic Search Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arriel Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e48393. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/48393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04997545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repertoire of the Less Common Clinical Yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Filori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.1099. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9111099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repertoire of Clinical Non-Dermatophytes Moulds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Filori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (4), pp.433. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9040433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French General Population’s Perception of New Information and Communication Technologies for Medical Consultations: National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.e45822. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04302132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/28372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04056865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en partenariat par la création d’une aide à la décision d’applications mobiles dans la relation médecin-patient : la recherche ApiAppS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan J. Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosjean Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Regulatory, Legal, and Medical Conditions for the Prescription of Mobile Health Applications in the United States, The European Union, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Devices (Auckl) / Medical devices (Auckland, N.Z.) - Medical devices : evidence and research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.389 - 409. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/mder.s328996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03648327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Health Care Workers’ Compliance with Traceability by Recording the Nursing Process at the Point of Care Using a Personal Digital Assistant with a Barcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.3. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37421/jnc.2020.9.500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Bacterial Repertoire of the Urinary Tract: a Potential Paradigm Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tsimaratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (3), pp.e00675-18. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00675-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoire of human breast and milk microbiota: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Togo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.623 - 641. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2018-0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02363100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation de l'utilisation de la téléphonie mobile et d'une réorganisation du circuit de l'information pour la surveillance épidémiologique au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (3), pp.S177. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.03.300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02391355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoire of bacterial species cultured from the human oral cavity and respiratory tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime D. M. Fonkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (14), pp.1611-1624. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2018-0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of culturomics to the repertoire of isolated human bacterial and archaeal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melhem Bilen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.94. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0485-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophilic & halotolerant prokaryotes in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2017-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamic of malaria in Ouagadougou, Burkina Faso, 2011–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alinsa Kambiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.138. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2280-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hand hygiene compliance and associated factors with a radio-frequency-identification-based real-time continuous automated monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.344-351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Videos within an e-Learning Context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Emeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone text message service to foster hand hygiene compliance in health care workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Kerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.234-250. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Prevent Healthcare-Associated Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chabriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (suppl_1), pp.S50 - S54. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cix433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the cellular phone help in epidemiological surveillance? A review of the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics for Health and Social Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538157.2017.1354000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01969784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Hygiene Analyzed by Video Recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05 (02), pp.1000338. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2167-1168.1000338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of spontaneous portosystemic shunts increases the risk of ă complications after transjugular intrahepatic portosystemic shunt (TIPS) ă placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borentain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Botta-Fridlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (6), pp.643-650. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a European Public Health Research Infrastructure for Sharing of health and Medical administrative data (PHRIMA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina V Oksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuchinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ganslandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.1005. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« MediHandTrace » : un dispositif intégré utile à la recherche interventionnelle sur l’hygiène des mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Buzuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.S68. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01989949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive repertoire of prokaryotic species identified in human beings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine P. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.1211 - 1219. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(15)00293-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Clinical Trials Based on A Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Campillo-Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Besana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.564--568. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variation in admissions for knee replacement, hip replacement, and hip fracture in France: evidence of supplier-induced demand in for-profit and not-for-profit hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10), pp.909--917. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MLR.0000000000000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized Drug Prescription Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics, e-Health – Fundamentals and Applications, eds Venot A, Burgun A, Quantin C, Spinger-Verlag, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.167-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a computerized decision support system on compliance with guidelines on antibiotics prescribed for urinary tract infections in emergency departments: a multicentre prospective before-and-after controlled interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cervetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dku191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonization process for the identification of medical events in eight European healthcare databases: the experience from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-000933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an automated method to detect known adverse drug reactions in MEDLINE: a contribution from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.446-452. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Analysis of Information Systems (IS) In Health: A Model for Understanding Expectations and Actual Achievements to Stakeholders Involved In the IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology &amp; Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 3 (Issue 1), pp.118. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2165-7866.1000118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide à la décision thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique Médicale et e-Santé : Fondements et Applications, ed. Venot A, Burgun A, Quantin C, Springer-Verlag, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.175-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation éthique des systèmes d’information auprès des acteurs de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place humaine des systèmes d'information en cancérologie: mesure du degré d'applicabilité des moyens et de désordre (entropie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (5-6), pp.308-315. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et performance de merisiers testés dans et hors de leur région d'origine. Conséquences pour l'utilisation de variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (3), pp.277-288. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;coups de soleil&amp;quot; sur merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulet-Gercourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 147, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clones de merisier inscrits au catalogue : obtention, performances et conseils d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters estimated from a wild cherry diallel : consequences for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and selection in a multisite wild cherry clonal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (2-3), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des reines de France aux IXe et Xe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAIBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, p. 913--932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausgewähltes Vermehrungsgut der Vogelkirsche in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allgemeine Forst Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°6, p. 290-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : III. Acte de Théodrade, abbesse d'Argenteuil (824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne de Garlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société de l'Histoire de Paris et de l'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, p. 39--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acte inédit de Louis VI pour l'abbaye cistercienne de Loroy (1129)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 153/1, pp.157--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériels forestiers de reproduction sélectionnés de merisier (prunus avium L.) : classement, provenances et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46 (6), pp.629-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : II. Précepte de Carloman (novembre 769)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merisier : fiche de présentation du programme d'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique, comment ? Création de variétés améliorées par voie clonale : exemple du merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbace (2eme partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbacé : part. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbace (1ere partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbacée : part. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : I. Précepte de Childebert III (3 avril 697)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 32, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection precoce et rapide des noyers hybrides interspecifiques (Juglans nigra x Juglans regia) au moyen de criteres morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 311, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode méconnu de l'histoire d'Argenteuil : le conflit entre son avoué et l'abbaye de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, p. 5--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis VI, roi de France (1108-1137)), à la lumière des actes royaux et des sources narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAIBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, p. 456--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (S), pp.159-161. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ApiAppS: A Project to Study and Help Practitioners in Recommending mHealth Apps and Devices to Their Patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobin Yasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2019: Health and Wellbeing e-Networks for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, lyon, France. pp.1919-1920, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking health and administrative data for maternal, child and young adult health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina V Oksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuchinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ganslandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckw168.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique pour une conduite agro-sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRIEG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediHandTrace : un dispositif intégré utile à la recherche interventionnelle sur l’hygiène des mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Buzuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> manifestation conjointe : « conférence Conférence Francophone d’Epidémiologie Clinique (EPICLIN) » et les « journées des statisticiens de Centre de Lutte Contre le Cancer (CLCC) ». </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des manuscrits conservés à Autun, ainsi qu'à la Société Éduenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bondéelle-Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols - CNRS, pp.870, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations et oeuvres charitables au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Platelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d'homologation provisoire de clones de merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des actes de Louis VI, roi de France (1108-1137)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, 1992, Chartes et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantique pour l’identification homogène d’effets indésirables et de médicaments dans huit bases de données de patients: une contribution au projet européen eu-ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouberr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.251-262, 2009, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-287-99305-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des actes de Philippe Ier (1060-1108) et de Louis VI (1108-1137), rois de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie der Königsurkunden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 65--99, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brefs mortuaires échangés entre Notre-Dame de Salles de Bourges et Molesme de 1260 à 1360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Jean-Yves Ribault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117--121, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poème de circonstance : pièce apposée à Saint-Remi de Reims sur un rouleau des morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Gerbert d'Aurillac, le pape de l'an Mil. Album de documents commentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Chartes, pp.307--311, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une organisation de la chancellerie de Philippe Auguste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praktische Arbeit in den Herrscherkanzleien im späteren 12. und im 13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, p. 249--261, 1995, Jahrhundert, Archiv für Diplomatik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brefs et rouleaux mortuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et fonctionnement des réseaux monastiques et canoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCOR, pp.483--494, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pio Abbone orbati sumus : l'annonce du décès d'Abbon, abbé de Fleury (1004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrit dans la société médiévale. Divers aspects de sa pratique du XIe au XVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, p. 25--38, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obédience respective des Carolingiens et des Capétiens (fin Xe-début XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalunya i Francia meridional a l'entorn de l'any mil. La Catalogne et la France méridionale autour de l'an Mil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat de Catalunya, pp.21--44, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiène des mains chez les soignants en milieu hospitalier : étude observationnelle par vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Patouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène des mains chez les soignants en milieu hospitalier : étude observationnelle par vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de gestions différenciées de vergers à graines : le merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalog of ethanol-producing microbes in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reham Magdy Wasfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tidjani Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borentain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Gerolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health care workers compliance with traceability by recording the nursing process at the point of care using a personal digital assistant with a barcode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les fonds numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chéreil de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roux-Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles DUFOUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles-dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2392-1817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092136095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-2481-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing padel-court siting near housing: guideline adherence shortfalls and populations at risk – national evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City and Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.100300. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cacint.2026.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05483224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Digital Health Educational Resources in a One-Stop Shop Portal: Tutorial on the Catalog and Index of Digital Health Teaching Resources (CIDHR) Semantic Search Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arriel Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e48393. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/48393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04997545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repertoire of Clinical Non-Dermatophytes Moulds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Filori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (4), pp.433. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9040433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repertoire of the Less Common Clinical Yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Filori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.1099. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9111099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French General Population’s Perception of New Information and Communication Technologies for Medical Consultations: National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.e45822. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04302132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/28372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04056865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en partenariat par la création d’une aide à la décision d’applications mobiles dans la relation médecin-patient : la recherche ApiAppS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan J. Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosjean Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Regulatory, Legal, and Medical Conditions for the Prescription of Mobile Health Applications in the United States, The European Union, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Devices (Auckl) / Medical devices (Auckland, N.Z.) - Medical devices : evidence and research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.389 - 409. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/mder.s328996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03648327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Health Care Workers’ Compliance with Traceability by Recording the Nursing Process at the Point of Care Using a Personal Digital Assistant with a Barcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.3. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37421/jnc.2020.9.500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Bacterial Repertoire of the Urinary Tract: a Potential Paradigm Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tsimaratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (3), pp.e00675-18. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00675-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoire of human breast and milk microbiota: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Togo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.623 - 641. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2018-0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02363100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation de l'utilisation de la téléphonie mobile et d'une réorganisation du circuit de l'information pour la surveillance épidémiologique au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (3), pp.S177. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.03.300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02391355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoire of bacterial species cultured from the human oral cavity and respiratory tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime D. M. Fonkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (14), pp.1611-1624. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2018-0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of culturomics to the repertoire of isolated human bacterial and archaeal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melhem Bilen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.94. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0485-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophilic & halotolerant prokaryotes in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2017-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamic of malaria in Ouagadougou, Burkina Faso, 2011–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alinsa Kambiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.138. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2280-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hand hygiene compliance and associated factors with a radio-frequency-identification-based real-time continuous automated monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.344-351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Videos within an e-Learning Context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Emeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone text message service to foster hand hygiene compliance in health care workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Kerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.234-250. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Prevent Healthcare-Associated Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chabriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (suppl_1), pp.S50 - S54. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cix433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the cellular phone help in epidemiological surveillance? A review of the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics for Health and Social Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538157.2017.1354000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01969784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Hygiene Analyzed by Video Recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05 (02), pp.1000338. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2167-1168.1000338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of spontaneous portosystemic shunts increases the risk of ă complications after transjugular intrahepatic portosystemic shunt (TIPS) ă placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borentain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Botta-Fridlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (6), pp.643-650. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a European Public Health Research Infrastructure for Sharing of health and Medical administrative data (PHRIMA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina V Oksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuchinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ganslandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.1005. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« MediHandTrace » : un dispositif intégré utile à la recherche interventionnelle sur l’hygiène des mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Buzuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.S68. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01989949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive repertoire of prokaryotic species identified in human beings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine P. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.1211 - 1219. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(15)00293-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Clinical Trials Based on A Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Campillo-Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Besana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.564--568. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variation in admissions for knee replacement, hip replacement, and hip fracture in France: evidence of supplier-induced demand in for-profit and not-for-profit hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10), pp.909--917. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MLR.0000000000000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized Drug Prescription Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics, e-Health – Fundamentals and Applications, eds Venot A, Burgun A, Quantin C, Spinger-Verlag, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.167-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a computerized decision support system on compliance with guidelines on antibiotics prescribed for urinary tract infections in emergency departments: a multicentre prospective before-and-after controlled interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cervetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dku191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonization process for the identification of medical events in eight European healthcare databases: the experience from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-000933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an automated method to detect known adverse drug reactions in MEDLINE: a contribution from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.446-452. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide à la décision thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique Médicale et e-Santé : Fondements et Applications, ed. Venot A, Burgun A, Quantin C, Springer-Verlag, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.175-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Analysis of Information Systems (IS) In Health: A Model for Understanding Expectations and Actual Achievements to Stakeholders Involved In the IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology &amp; Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 3 (Issue 1), pp.118. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2165-7866.1000118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation éthique des systèmes d’information auprès des acteurs de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place humaine des systèmes d'information en cancérologie: mesure du degré d'applicabilité des moyens et de désordre (entropie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (5-6), pp.308-315. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et performance de merisiers testés dans et hors de leur région d'origine. Conséquences pour l'utilisation de variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (3), pp.277-288. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;coups de soleil&amp;quot; sur merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulet-Gercourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 147, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clones de merisier inscrits au catalogue : obtention, performances et conseils d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters estimated from a wild cherry diallel : consequences for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and selection in a multisite wild cherry clonal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (2-3), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des reines de France aux IXe et Xe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAIBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, p. 913--932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausgewähltes Vermehrungsgut der Vogelkirsche in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allgemeine Forst Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°6, p. 290-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : III. Acte de Théodrade, abbesse d'Argenteuil (824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne de Garlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société de l'Histoire de Paris et de l'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, p. 39--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acte inédit de Louis VI pour l'abbaye cistercienne de Loroy (1129)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 153/1, pp.157--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : II. Précepte de Carloman (novembre 769)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériels forestiers de reproduction sélectionnés de merisier (prunus avium L.) : classement, provenances et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46 (6), pp.629-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merisier : fiche de présentation du programme d'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique, comment ? Création de variétés améliorées par voie clonale : exemple du merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbacé : part. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbace (2eme partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbace (1ere partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbacée : part. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : I. Précepte de Childebert III (3 avril 697)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 32, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection precoce et rapide des noyers hybrides interspecifiques (Juglans nigra x Juglans regia) au moyen de criteres morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 311, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis VI, roi de France (1108-1137)), à la lumière des actes royaux et des sources narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAIBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, p. 456--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode méconnu de l'histoire d'Argenteuil : le conflit entre son avoué et l'abbaye de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, p. 5--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (S), pp.159-161. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ApiAppS: A Project to Study and Help Practitioners in Recommending mHealth Apps and Devices to Their Patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobin Yasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2019: Health and Wellbeing e-Networks for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, lyon, France. pp.1919-1920, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking health and administrative data for maternal, child and young adult health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina V Oksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuchinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ganslandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckw168.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique pour une conduite agro-sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRIEG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediHandTrace : un dispositif intégré utile à la recherche interventionnelle sur l’hygiène des mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Buzuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> manifestation conjointe : « conférence Conférence Francophone d’Epidémiologie Clinique (EPICLIN) » et les « journées des statisticiens de Centre de Lutte Contre le Cancer (CLCC) ». </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des manuscrits conservés à Autun, ainsi qu'à la Société Éduenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bondéelle-Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols - CNRS, pp.870, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations et oeuvres charitables au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Platelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d'homologation provisoire de clones de merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des actes de Louis VI, roi de France (1108-1137)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, 1992, Chartes et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantique pour l’identification homogène d’effets indésirables et de médicaments dans huit bases de données de patients: une contribution au projet européen eu-ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouberr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.251-262, 2009, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-287-99305-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des actes de Philippe Ier (1060-1108) et de Louis VI (1108-1137), rois de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie der Königsurkunden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 65--99, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poème de circonstance : pièce apposée à Saint-Remi de Reims sur un rouleau des morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Gerbert d'Aurillac, le pape de l'an Mil. Album de documents commentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Chartes, pp.307--311, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brefs mortuaires échangés entre Notre-Dame de Salles de Bourges et Molesme de 1260 à 1360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Jean-Yves Ribault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117--121, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une organisation de la chancellerie de Philippe Auguste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praktische Arbeit in den Herrscherkanzleien im späteren 12. und im 13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, p. 249--261, 1995, Jahrhundert, Archiv für Diplomatik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pio Abbone orbati sumus : l'annonce du décès d'Abbon, abbé de Fleury (1004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrit dans la société médiévale. Divers aspects de sa pratique du XIe au XVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, p. 25--38, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obédience respective des Carolingiens et des Capétiens (fin Xe-début XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalunya i Francia meridional a l'entorn de l'any mil. La Catalogne et la France méridionale autour de l'an Mil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat de Catalunya, pp.21--44, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brefs et rouleaux mortuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et fonctionnement des réseaux monastiques et canoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCOR, pp.483--494, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiène des mains chez les soignants en milieu hospitalier : étude observationnelle par vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Patouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène des mains chez les soignants en milieu hospitalier : étude observationnelle par vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de gestions différenciées de vergers à graines : le merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalog of ethanol-producing microbes in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reham Magdy Wasfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tidjani Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borentain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Gerolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health care workers compliance with traceability by recording the nursing process at the point of care using a personal digital assistant with a barcode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les fonds numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chéreil de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roux-Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3548AFDB"/>
+    <w:nsid w:val="B8021B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2392-1817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092136095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-2481-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05483224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2026.100300" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriel Benis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Disson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Filori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04131147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040433" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dembele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45822" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03648327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/mder.s328996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Florea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magnin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brouqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Boudjema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/jnc.2020.9.500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02442915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tsimaratos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00675-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Togo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02391355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ouedraogo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.300" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D. M. Fonkou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Bilen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Daoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0485-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Seck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2017-0237" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouedraogo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Inoue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinsa Kambir&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanko&#233; Sallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2280-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudjema" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto Aladro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giorgi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01647463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Emeric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Kerbaj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Toure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Soto Aladro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2016.10.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix433" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01969784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538157.2017.1354000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reynier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patouraux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-1168.1000338" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Botta-Fridlund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232643v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina V Oksen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuchinke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrich Prokosch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ganslandt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-1005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01989949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Buzuru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01643991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Hugon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(15)00293-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LZ32RKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Besana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-564" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Weeks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000000211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307487v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Demonchy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cervetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku191" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avillach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Coloma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuemie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-000933" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135051v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7866.1000118" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ranger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795662v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.10.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FCNC1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5044" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet-Gercourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raguin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bartet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294652v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706181v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573966v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576244v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294905v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294657v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294653v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424690v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25712" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190713" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw168.038" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008511v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#238;tre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bond&#233;elle-Souchier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Platelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847176v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouberr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-99305-3_23" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294651v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294906v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846025v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294655v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294660v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294904v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085836v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Patouraux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04608799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reham Magdy Wasfy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tidjani Alou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gerolami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937941v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000111v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ch&#233;reil de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sutter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux-Fouillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2392-1817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092136095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-2481-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05483224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2026.100300" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriel Benis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Disson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04131147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Filori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111099" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dembele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45822" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03648327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/mder.s328996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Florea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magnin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brouqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Boudjema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/jnc.2020.9.500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02442915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tsimaratos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00675-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Togo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02391355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ouedraogo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.300" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D. M. Fonkou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Bilen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Daoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0485-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Seck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2017-0237" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouedraogo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Inoue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinsa Kambir&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanko&#233; Sallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2280-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudjema" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto Aladro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giorgi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01647463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Emeric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Kerbaj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Toure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Soto Aladro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2016.10.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix433" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01969784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538157.2017.1354000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reynier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patouraux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-1168.1000338" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Botta-Fridlund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232643v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina V Oksen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuchinke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrich Prokosch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ganslandt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-1005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01989949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Buzuru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01643991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Hugon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(15)00293-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LZ32RKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Besana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-564" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Weeks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000000211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307487v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Demonchy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cervetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku191" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avillach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Coloma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuemie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-000933" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135051v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7866.1000118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ranger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795662v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.10.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FCNC1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5044" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet-Gercourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raguin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bartet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294652v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294902v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573966v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576244v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294905v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424690v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25712" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190713" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw168.038" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008511v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#238;tre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bond&#233;elle-Souchier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Platelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847176v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouberr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-99305-3_23" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294656v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294651v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294906v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846025v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294660v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294904v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294655v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085836v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Patouraux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04608799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reham Magdy Wasfy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tidjani Alou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gerolami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937941v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000111v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ch&#233;reil de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sutter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux-Fouillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>