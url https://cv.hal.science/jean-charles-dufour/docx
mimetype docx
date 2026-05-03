--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles DUFOUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles-dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2392-1817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092136095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-2481-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing padel-court siting near housing: guideline adherence shortfalls and populations at risk – national evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City and Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.100300. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cacint.2026.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05483224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Digital Health Educational Resources in a One-Stop Shop Portal: Tutorial on the Catalog and Index of Digital Health Teaching Resources (CIDHR) Semantic Search Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arriel Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e48393. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/48393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04997545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repertoire of Clinical Non-Dermatophytes Moulds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Filori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (4), pp.433. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9040433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repertoire of the Less Common Clinical Yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Filori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.1099. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9111099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French General Population’s Perception of New Information and Communication Technologies for Medical Consultations: National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.e45822. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04302132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/28372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04056865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en partenariat par la création d’une aide à la décision d’applications mobiles dans la relation médecin-patient : la recherche ApiAppS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan J. Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosjean Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Regulatory, Legal, and Medical Conditions for the Prescription of Mobile Health Applications in the United States, The European Union, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Devices (Auckl) / Medical devices (Auckland, N.Z.) - Medical devices : evidence and research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.389 - 409. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/mder.s328996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03648327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Health Care Workers’ Compliance with Traceability by Recording the Nursing Process at the Point of Care Using a Personal Digital Assistant with a Barcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.3. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37421/jnc.2020.9.500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Bacterial Repertoire of the Urinary Tract: a Potential Paradigm Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tsimaratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (3), pp.e00675-18. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00675-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoire of human breast and milk microbiota: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Togo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.623 - 641. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2018-0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02363100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation de l'utilisation de la téléphonie mobile et d'une réorganisation du circuit de l'information pour la surveillance épidémiologique au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (3), pp.S177. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.03.300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02391355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoire of bacterial species cultured from the human oral cavity and respiratory tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime D. M. Fonkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (14), pp.1611-1624. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2018-0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of culturomics to the repertoire of isolated human bacterial and archaeal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melhem Bilen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.94. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0485-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophilic & halotolerant prokaryotes in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2017-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamic of malaria in Ouagadougou, Burkina Faso, 2011–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alinsa Kambiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.138. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2280-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hand hygiene compliance and associated factors with a radio-frequency-identification-based real-time continuous automated monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.344-351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Videos within an e-Learning Context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Emeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone text message service to foster hand hygiene compliance in health care workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Kerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.234-250. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Prevent Healthcare-Associated Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chabriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (suppl_1), pp.S50 - S54. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cix433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the cellular phone help in epidemiological surveillance? A review of the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics for Health and Social Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538157.2017.1354000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01969784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Hygiene Analyzed by Video Recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05 (02), pp.1000338. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2167-1168.1000338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of spontaneous portosystemic shunts increases the risk of ă complications after transjugular intrahepatic portosystemic shunt (TIPS) ă placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borentain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Botta-Fridlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (6), pp.643-650. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a European Public Health Research Infrastructure for Sharing of health and Medical administrative data (PHRIMA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina V Oksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuchinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ganslandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.1005. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« MediHandTrace » : un dispositif intégré utile à la recherche interventionnelle sur l’hygiène des mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Buzuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.S68. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01989949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive repertoire of prokaryotic species identified in human beings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine P. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.1211 - 1219. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(15)00293-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Clinical Trials Based on A Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Campillo-Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Besana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.564--568. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variation in admissions for knee replacement, hip replacement, and hip fracture in France: evidence of supplier-induced demand in for-profit and not-for-profit hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10), pp.909--917. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MLR.0000000000000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized Drug Prescription Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics, e-Health – Fundamentals and Applications, eds Venot A, Burgun A, Quantin C, Spinger-Verlag, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.167-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a computerized decision support system on compliance with guidelines on antibiotics prescribed for urinary tract infections in emergency departments: a multicentre prospective before-and-after controlled interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cervetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dku191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonization process for the identification of medical events in eight European healthcare databases: the experience from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-000933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an automated method to detect known adverse drug reactions in MEDLINE: a contribution from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.446-452. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide à la décision thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique Médicale et e-Santé : Fondements et Applications, ed. Venot A, Burgun A, Quantin C, Springer-Verlag, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.175-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Analysis of Information Systems (IS) In Health: A Model for Understanding Expectations and Actual Achievements to Stakeholders Involved In the IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology &amp; Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 3 (Issue 1), pp.118. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2165-7866.1000118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation éthique des systèmes d’information auprès des acteurs de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place humaine des systèmes d'information en cancérologie: mesure du degré d'applicabilité des moyens et de désordre (entropie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (5-6), pp.308-315. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et performance de merisiers testés dans et hors de leur région d'origine. Conséquences pour l'utilisation de variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (3), pp.277-288. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;coups de soleil&amp;quot; sur merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulet-Gercourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 147, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clones de merisier inscrits au catalogue : obtention, performances et conseils d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters estimated from a wild cherry diallel : consequences for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and selection in a multisite wild cherry clonal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (2-3), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des reines de France aux IXe et Xe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAIBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, p. 913--932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausgewähltes Vermehrungsgut der Vogelkirsche in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allgemeine Forst Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°6, p. 290-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : III. Acte de Théodrade, abbesse d'Argenteuil (824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne de Garlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société de l'Histoire de Paris et de l'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, p. 39--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acte inédit de Louis VI pour l'abbaye cistercienne de Loroy (1129)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 153/1, pp.157--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : II. Précepte de Carloman (novembre 769)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériels forestiers de reproduction sélectionnés de merisier (prunus avium L.) : classement, provenances et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46 (6), pp.629-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merisier : fiche de présentation du programme d'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique, comment ? Création de variétés améliorées par voie clonale : exemple du merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbacé : part. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbace (2eme partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbace (1ere partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbacée : part. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : I. Précepte de Childebert III (3 avril 697)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 32, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection precoce et rapide des noyers hybrides interspecifiques (Juglans nigra x Juglans regia) au moyen de criteres morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 311, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis VI, roi de France (1108-1137)), à la lumière des actes royaux et des sources narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAIBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, p. 456--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode méconnu de l'histoire d'Argenteuil : le conflit entre son avoué et l'abbaye de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, p. 5--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (S), pp.159-161. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ApiAppS: A Project to Study and Help Practitioners in Recommending mHealth Apps and Devices to Their Patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobin Yasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2019: Health and Wellbeing e-Networks for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, lyon, France. pp.1919-1920, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking health and administrative data for maternal, child and young adult health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina V Oksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuchinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ganslandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckw168.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique pour une conduite agro-sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRIEG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediHandTrace : un dispositif intégré utile à la recherche interventionnelle sur l’hygiène des mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Buzuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> manifestation conjointe : « conférence Conférence Francophone d’Epidémiologie Clinique (EPICLIN) » et les « journées des statisticiens de Centre de Lutte Contre le Cancer (CLCC) ». </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des manuscrits conservés à Autun, ainsi qu'à la Société Éduenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bondéelle-Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols - CNRS, pp.870, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations et oeuvres charitables au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Platelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d'homologation provisoire de clones de merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des actes de Louis VI, roi de France (1108-1137)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, 1992, Chartes et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantique pour l’identification homogène d’effets indésirables et de médicaments dans huit bases de données de patients: une contribution au projet européen eu-ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouberr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.251-262, 2009, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-287-99305-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des actes de Philippe Ier (1060-1108) et de Louis VI (1108-1137), rois de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie der Königsurkunden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 65--99, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poème de circonstance : pièce apposée à Saint-Remi de Reims sur un rouleau des morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Gerbert d'Aurillac, le pape de l'an Mil. Album de documents commentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Chartes, pp.307--311, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brefs mortuaires échangés entre Notre-Dame de Salles de Bourges et Molesme de 1260 à 1360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Jean-Yves Ribault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117--121, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une organisation de la chancellerie de Philippe Auguste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praktische Arbeit in den Herrscherkanzleien im späteren 12. und im 13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, p. 249--261, 1995, Jahrhundert, Archiv für Diplomatik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pio Abbone orbati sumus : l'annonce du décès d'Abbon, abbé de Fleury (1004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrit dans la société médiévale. Divers aspects de sa pratique du XIe au XVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, p. 25--38, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obédience respective des Carolingiens et des Capétiens (fin Xe-début XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalunya i Francia meridional a l'entorn de l'any mil. La Catalogne et la France méridionale autour de l'an Mil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat de Catalunya, pp.21--44, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brefs et rouleaux mortuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et fonctionnement des réseaux monastiques et canoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCOR, pp.483--494, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiène des mains chez les soignants en milieu hospitalier : étude observationnelle par vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Patouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène des mains chez les soignants en milieu hospitalier : étude observationnelle par vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de gestions différenciées de vergers à graines : le merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalog of ethanol-producing microbes in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reham Magdy Wasfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tidjani Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borentain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Gerolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health care workers compliance with traceability by recording the nursing process at the point of care using a personal digital assistant with a barcode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les fonds numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chéreil de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roux-Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles DUFOUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles-dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2392-1817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092136095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-2481-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing padel-court siting near housing: guideline adherence shortfalls and populations at risk – national evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City and Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.100300. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cacint.2026.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05483224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Digital Health Educational Resources in a One-Stop Shop Portal: Tutorial on the Catalog and Index of Digital Health Teaching Resources (CIDHR) Semantic Search Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arriel Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e48393. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/48393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04997545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repertoire of Clinical Non-Dermatophytes Moulds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Filori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (4), pp.433. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9040433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repertoire of the Less Common Clinical Yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Filori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.1099. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9111099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French General Population’s Perception of New Information and Communication Technologies for Medical Consultations: National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.e45822. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04302132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en partenariat par la création d’une aide à la décision d’applications mobiles dans la relation médecin-patient : la recherche ApiAppS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan J. Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosjean Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/28372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04056865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Regulatory, Legal, and Medical Conditions for the Prescription of Mobile Health Applications in the United States, The European Union, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Devices (Auckl) / Medical devices (Auckland, N.Z.) - Medical devices : evidence and research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.389 - 409. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/mder.s328996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03648327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Health Care Workers’ Compliance with Traceability by Recording the Nursing Process at the Point of Care Using a Personal Digital Assistant with a Barcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.3. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37421/jnc.2020.9.500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Bacterial Repertoire of the Urinary Tract: a Potential Paradigm Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tsimaratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (3), pp.e00675-18. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00675-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoire of human breast and milk microbiota: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Togo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.623 - 641. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2018-0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02363100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoire of bacterial species cultured from the human oral cavity and respiratory tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime D. M. Fonkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (14), pp.1611-1624. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2018-0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of culturomics to the repertoire of isolated human bacterial and archaeal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melhem Bilen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.94. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0485-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation de l'utilisation de la téléphonie mobile et d'une réorganisation du circuit de l'information pour la surveillance épidémiologique au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (3), pp.S177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.03.300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02391355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophilic & halotolerant prokaryotes in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2017-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamic of malaria in Ouagadougou, Burkina Faso, 2011–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alinsa Kambiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.138. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2280-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hand hygiene compliance and associated factors with a radio-frequency-identification-based real-time continuous automated monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.344-351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Videos within an e-Learning Context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Emeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone text message service to foster hand hygiene compliance in health care workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Kerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.234-250. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the cellular phone help in epidemiological surveillance? A review of the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics for Health and Social Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538157.2017.1354000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01969784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Prevent Healthcare-Associated Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chabriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (suppl_1), pp.S50 - S54. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cix433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of spontaneous portosystemic shunts increases the risk of ă complications after transjugular intrahepatic portosystemic shunt (TIPS) ă placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borentain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Botta-Fridlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (6), pp.643-650. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Hygiene Analyzed by Video Recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05 (02), pp.1000338. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2167-1168.1000338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive repertoire of prokaryotic species identified in human beings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine P. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.1211 - 1219. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(15)00293-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a European Public Health Research Infrastructure for Sharing of health and Medical administrative data (PHRIMA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina V Oksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuchinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ganslandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.1005. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« MediHandTrace » : un dispositif intégré utile à la recherche interventionnelle sur l’hygiène des mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Buzuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.S68. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01989949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Clinical Trials Based on A Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Campillo-Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Besana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.564--568. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variation in admissions for knee replacement, hip replacement, and hip fracture in France: evidence of supplier-induced demand in for-profit and not-for-profit hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10), pp.909--917. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MLR.0000000000000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized Drug Prescription Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics, e-Health – Fundamentals and Applications, eds Venot A, Burgun A, Quantin C, Spinger-Verlag, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.167-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a computerized decision support system on compliance with guidelines on antibiotics prescribed for urinary tract infections in emergency departments: a multicentre prospective before-and-after controlled interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cervetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dku191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonization process for the identification of medical events in eight European healthcare databases: the experience from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-000933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an automated method to detect known adverse drug reactions in MEDLINE: a contribution from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.446-452. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide à la décision thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique Médicale et e-Santé : Fondements et Applications, ed. Venot A, Burgun A, Quantin C, Springer-Verlag, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.175-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Analysis of Information Systems (IS) In Health: A Model for Understanding Expectations and Actual Achievements to Stakeholders Involved In the IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology &amp; Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 3 (Issue 1), pp.118. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2165-7866.1000118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation éthique des systèmes d’information auprès des acteurs de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place humaine des systèmes d'information en cancérologie: mesure du degré d'applicabilité des moyens et de désordre (entropie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (5-6), pp.308-315. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et performance de merisiers testés dans et hors de leur région d'origine. Conséquences pour l'utilisation de variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (3), pp.277-288. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;coups de soleil&amp;quot; sur merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulet-Gercourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 147, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clones de merisier inscrits au catalogue : obtention, performances et conseils d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters estimated from a wild cherry diallel : consequences for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and selection in a multisite wild cherry clonal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (2-3), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des reines de France aux IXe et Xe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAIBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, p. 913--932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausgewähltes Vermehrungsgut der Vogelkirsche in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allgemeine Forst Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°6, p. 290-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : III. Acte de Théodrade, abbesse d'Argenteuil (824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne de Garlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société de l'Histoire de Paris et de l'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, p. 39--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acte inédit de Louis VI pour l'abbaye cistercienne de Loroy (1129)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 153/1, pp.157--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : II. Précepte de Carloman (novembre 769)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériels forestiers de reproduction sélectionnés de merisier (prunus avium L.) : classement, provenances et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46 (6), pp.629-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merisier : fiche de présentation du programme d'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique, comment ? Création de variétés améliorées par voie clonale : exemple du merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbace (2eme partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbacé : part. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbace (1ere partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbacée : part. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : I. Précepte de Childebert III (3 avril 697)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 32, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection precoce et rapide des noyers hybrides interspecifiques (Juglans nigra x Juglans regia) au moyen de criteres morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 311, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis VI, roi de France (1108-1137)), à la lumière des actes royaux et des sources narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAIBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, p. 456--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode méconnu de l'histoire d'Argenteuil : le conflit entre son avoué et l'abbaye de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, p. 5--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (S), pp.159-161. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ApiAppS: A Project to Study and Help Practitioners in Recommending mHealth Apps and Devices to Their Patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobin Yasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2019: Health and Wellbeing e-Networks for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, lyon, France. pp.1919-1920, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking health and administrative data for maternal, child and young adult health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina V Oksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuchinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ganslandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckw168.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique pour une conduite agro-sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRIEG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediHandTrace : un dispositif intégré utile à la recherche interventionnelle sur l’hygiène des mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Buzuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> manifestation conjointe : « conférence Conférence Francophone d’Epidémiologie Clinique (EPICLIN) » et les « journées des statisticiens de Centre de Lutte Contre le Cancer (CLCC) ». </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des manuscrits conservés à Autun, ainsi qu'à la Société Éduenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bondéelle-Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols - CNRS, pp.870, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations et oeuvres charitables au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Platelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d'homologation provisoire de clones de merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des actes de Louis VI, roi de France (1108-1137)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, 1992, Chartes et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantique pour l’identification homogène d’effets indésirables et de médicaments dans huit bases de données de patients: une contribution au projet européen eu-ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouberr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.251-262, 2009, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-287-99305-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des actes de Philippe Ier (1060-1108) et de Louis VI (1108-1137), rois de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie der Königsurkunden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 65--99, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brefs mortuaires échangés entre Notre-Dame de Salles de Bourges et Molesme de 1260 à 1360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Jean-Yves Ribault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117--121, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poème de circonstance : pièce apposée à Saint-Remi de Reims sur un rouleau des morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Gerbert d'Aurillac, le pape de l'an Mil. Album de documents commentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Chartes, pp.307--311, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une organisation de la chancellerie de Philippe Auguste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praktische Arbeit in den Herrscherkanzleien im späteren 12. und im 13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, p. 249--261, 1995, Jahrhundert, Archiv für Diplomatik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brefs et rouleaux mortuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et fonctionnement des réseaux monastiques et canoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCOR, pp.483--494, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pio Abbone orbati sumus : l'annonce du décès d'Abbon, abbé de Fleury (1004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrit dans la société médiévale. Divers aspects de sa pratique du XIe au XVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, p. 25--38, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obédience respective des Carolingiens et des Capétiens (fin Xe-début XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalunya i Francia meridional a l'entorn de l'any mil. La Catalogne et la France méridionale autour de l'an Mil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat de Catalunya, pp.21--44, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiène des mains chez les soignants en milieu hospitalier : étude observationnelle par vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Patouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène des mains chez les soignants en milieu hospitalier : étude observationnelle par vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de gestions différenciées de vergers à graines : le merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalog of ethanol-producing microbes in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reham Magdy Wasfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tidjani Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borentain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Gerolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health care workers compliance with traceability by recording the nursing process at the point of care using a personal digital assistant with a barcode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les fonds numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chéreil de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roux-Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8021B06"/>
+    <w:nsid w:val="D7E2E0B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2392-1817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092136095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-2481-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05483224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2026.100300" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriel Benis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Disson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04131147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Filori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111099" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dembele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45822" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717896v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Julien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03648327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/mder.s328996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Florea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magnin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brouqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Boudjema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/jnc.2020.9.500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02442915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tsimaratos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00675-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Togo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02391355v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ouedraogo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.300" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D. M. Fonkou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0181" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858939v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Bilen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Daoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0485-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Seck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2017-0237" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouedraogo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Inoue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinsa Kambir&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanko&#233; Sallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2280-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudjema" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto Aladro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giorgi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01647463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Emeric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Kerbaj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Toure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Soto Aladro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2016.10.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646987v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix433" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01969784v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538157.2017.1354000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reynier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patouraux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-1168.1000338" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482523v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Botta-Fridlund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232643v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina V Oksen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuchinke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrich Prokosch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ganslandt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-1005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01989949v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Buzuru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.069" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01643991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Hugon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(15)00293-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LZ32RKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Besana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-564" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Weeks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000000211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307487v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Demonchy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cervetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku191" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avillach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Coloma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuemie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-000933" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135051v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7866.1000118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ranger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795662v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.10.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FCNC1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5044" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet-Gercourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raguin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bartet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294903v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294652v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294902v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573966v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576244v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294905v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424690v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25712" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190713" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw168.038" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008511v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#238;tre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bond&#233;elle-Souchier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Platelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847176v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouberr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-99305-3_23" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294656v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294651v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294906v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846025v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294660v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294904v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294655v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085836v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Patouraux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04608799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reham Magdy Wasfy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tidjani Alou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gerolami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937941v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000111v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ch&#233;reil de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sutter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux-Fouillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2392-1817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092136095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-2481-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05483224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2026.100300" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriel Benis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Disson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04131147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Filori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111099" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dembele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45822" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03648327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/mder.s328996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Florea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magnin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brouqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Boudjema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/jnc.2020.9.500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02442915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tsimaratos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00675-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Togo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D. M. Fonkou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Bilen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Daoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0485-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02391355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ouedraogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.300" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Seck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2017-0237" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouedraogo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Inoue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinsa Kambir&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanko&#233; Sallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2280-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudjema" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto Aladro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giorgi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01647463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Emeric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Kerbaj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Toure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Soto Aladro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2016.10.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01969784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538157.2017.1354000" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix433" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Botta-Fridlund" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reynier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patouraux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-1168.1000338" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01643991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Hugon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(15)00293-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LZ32RKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina V Oksen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuchinke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrich Prokosch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ganslandt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-1005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01989949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Buzuru" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.069" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Besana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-564" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Weeks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000000211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307487v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Demonchy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cervetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku191" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avillach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Coloma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuemie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-000933" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135051v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7866.1000118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ranger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795662v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.10.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FCNC1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5044" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet-Gercourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raguin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bartet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294652v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294902v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573966v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576244v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294905v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424690v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25712" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190713" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw168.038" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008511v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#238;tre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bond&#233;elle-Souchier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Platelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847176v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouberr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-99305-3_23" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294651v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294906v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846025v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294655v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294660v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294904v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085836v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Patouraux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04608799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reham Magdy Wasfy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tidjani Alou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gerolami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937941v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000111v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ch&#233;reil de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sutter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux-Fouillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>