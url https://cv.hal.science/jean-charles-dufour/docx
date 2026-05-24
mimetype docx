--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles DUFOUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles-dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2392-1817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092136095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-2481-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing padel-court siting near housing: guideline adherence shortfalls and populations at risk – national evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City and Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.100300. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cacint.2026.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05483224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Digital Health Educational Resources in a One-Stop Shop Portal: Tutorial on the Catalog and Index of Digital Health Teaching Resources (CIDHR) Semantic Search Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arriel Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e48393. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/48393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04997545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repertoire of Clinical Non-Dermatophytes Moulds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Filori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (4), pp.433. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9040433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repertoire of the Less Common Clinical Yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Filori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.1099. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9111099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French General Population’s Perception of New Information and Communication Technologies for Medical Consultations: National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.e45822. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04302132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en partenariat par la création d’une aide à la décision d’applications mobiles dans la relation médecin-patient : la recherche ApiAppS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan J. Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosjean Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/28372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04056865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Regulatory, Legal, and Medical Conditions for the Prescription of Mobile Health Applications in the United States, The European Union, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Devices (Auckl) / Medical devices (Auckland, N.Z.) - Medical devices : evidence and research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.389 - 409. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/mder.s328996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03648327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Health Care Workers’ Compliance with Traceability by Recording the Nursing Process at the Point of Care Using a Personal Digital Assistant with a Barcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.3. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37421/jnc.2020.9.500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Bacterial Repertoire of the Urinary Tract: a Potential Paradigm Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tsimaratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (3), pp.e00675-18. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00675-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoire of human breast and milk microbiota: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Togo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.623 - 641. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2018-0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02363100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoire of bacterial species cultured from the human oral cavity and respiratory tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime D. M. Fonkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (14), pp.1611-1624. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2018-0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of culturomics to the repertoire of isolated human bacterial and archaeal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melhem Bilen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.94. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0485-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation de l'utilisation de la téléphonie mobile et d'une réorganisation du circuit de l'information pour la surveillance épidémiologique au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (3), pp.S177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.03.300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02391355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophilic & halotolerant prokaryotes in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2017-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamic of malaria in Ouagadougou, Burkina Faso, 2011–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alinsa Kambiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.138. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2280-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hand hygiene compliance and associated factors with a radio-frequency-identification-based real-time continuous automated monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.344-351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Videos within an e-Learning Context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Emeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone text message service to foster hand hygiene compliance in health care workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Kerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.234-250. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the cellular phone help in epidemiological surveillance? A review of the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics for Health and Social Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538157.2017.1354000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01969784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Prevent Healthcare-Associated Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chabriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (suppl_1), pp.S50 - S54. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cix433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of spontaneous portosystemic shunts increases the risk of ă complications after transjugular intrahepatic portosystemic shunt (TIPS) ă placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borentain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Botta-Fridlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (6), pp.643-650. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Hygiene Analyzed by Video Recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05 (02), pp.1000338. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2167-1168.1000338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive repertoire of prokaryotic species identified in human beings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine P. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.1211 - 1219. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(15)00293-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a European Public Health Research Infrastructure for Sharing of health and Medical administrative data (PHRIMA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina V Oksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuchinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ganslandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.1005. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« MediHandTrace » : un dispositif intégré utile à la recherche interventionnelle sur l’hygiène des mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Buzuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.S68. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01989949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Clinical Trials Based on A Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Campillo-Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Besana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.564--568. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variation in admissions for knee replacement, hip replacement, and hip fracture in France: evidence of supplier-induced demand in for-profit and not-for-profit hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10), pp.909--917. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MLR.0000000000000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized Drug Prescription Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics, e-Health – Fundamentals and Applications, eds Venot A, Burgun A, Quantin C, Spinger-Verlag, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.167-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a computerized decision support system on compliance with guidelines on antibiotics prescribed for urinary tract infections in emergency departments: a multicentre prospective before-and-after controlled interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cervetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dku191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonization process for the identification of medical events in eight European healthcare databases: the experience from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-000933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an automated method to detect known adverse drug reactions in MEDLINE: a contribution from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.446-452. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide à la décision thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique Médicale et e-Santé : Fondements et Applications, ed. Venot A, Burgun A, Quantin C, Springer-Verlag, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.175-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Analysis of Information Systems (IS) In Health: A Model for Understanding Expectations and Actual Achievements to Stakeholders Involved In the IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology &amp; Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 3 (Issue 1), pp.118. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2165-7866.1000118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation éthique des systèmes d’information auprès des acteurs de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place humaine des systèmes d'information en cancérologie: mesure du degré d'applicabilité des moyens et de désordre (entropie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (5-6), pp.308-315. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et performance de merisiers testés dans et hors de leur région d'origine. Conséquences pour l'utilisation de variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (3), pp.277-288. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;coups de soleil&amp;quot; sur merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulet-Gercourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 147, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clones de merisier inscrits au catalogue : obtention, performances et conseils d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters estimated from a wild cherry diallel : consequences for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and selection in a multisite wild cherry clonal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (2-3), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des reines de France aux IXe et Xe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAIBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, p. 913--932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausgewähltes Vermehrungsgut der Vogelkirsche in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allgemeine Forst Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°6, p. 290-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : III. Acte de Théodrade, abbesse d'Argenteuil (824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne de Garlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société de l'Histoire de Paris et de l'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, p. 39--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acte inédit de Louis VI pour l'abbaye cistercienne de Loroy (1129)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 153/1, pp.157--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : II. Précepte de Carloman (novembre 769)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériels forestiers de reproduction sélectionnés de merisier (prunus avium L.) : classement, provenances et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46 (6), pp.629-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merisier : fiche de présentation du programme d'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique, comment ? Création de variétés améliorées par voie clonale : exemple du merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbace (2eme partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbacé : part. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbace (1ere partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbacée : part. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : I. Précepte de Childebert III (3 avril 697)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 32, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection precoce et rapide des noyers hybrides interspecifiques (Juglans nigra x Juglans regia) au moyen de criteres morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 311, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis VI, roi de France (1108-1137)), à la lumière des actes royaux et des sources narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAIBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, p. 456--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode méconnu de l'histoire d'Argenteuil : le conflit entre son avoué et l'abbaye de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, p. 5--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (S), pp.159-161. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ApiAppS: A Project to Study and Help Practitioners in Recommending mHealth Apps and Devices to Their Patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobin Yasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2019: Health and Wellbeing e-Networks for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, lyon, France. pp.1919-1920, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking health and administrative data for maternal, child and young adult health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina V Oksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuchinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ganslandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckw168.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique pour une conduite agro-sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRIEG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediHandTrace : un dispositif intégré utile à la recherche interventionnelle sur l’hygiène des mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Buzuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> manifestation conjointe : « conférence Conférence Francophone d’Epidémiologie Clinique (EPICLIN) » et les « journées des statisticiens de Centre de Lutte Contre le Cancer (CLCC) ». </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des manuscrits conservés à Autun, ainsi qu'à la Société Éduenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bondéelle-Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols - CNRS, pp.870, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations et oeuvres charitables au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Platelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d'homologation provisoire de clones de merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des actes de Louis VI, roi de France (1108-1137)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, 1992, Chartes et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantique pour l’identification homogène d’effets indésirables et de médicaments dans huit bases de données de patients: une contribution au projet européen eu-ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouberr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.251-262, 2009, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-287-99305-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des actes de Philippe Ier (1060-1108) et de Louis VI (1108-1137), rois de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie der Königsurkunden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 65--99, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brefs mortuaires échangés entre Notre-Dame de Salles de Bourges et Molesme de 1260 à 1360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Jean-Yves Ribault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117--121, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poème de circonstance : pièce apposée à Saint-Remi de Reims sur un rouleau des morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Gerbert d'Aurillac, le pape de l'an Mil. Album de documents commentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Chartes, pp.307--311, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une organisation de la chancellerie de Philippe Auguste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praktische Arbeit in den Herrscherkanzleien im späteren 12. und im 13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, p. 249--261, 1995, Jahrhundert, Archiv für Diplomatik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brefs et rouleaux mortuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et fonctionnement des réseaux monastiques et canoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCOR, pp.483--494, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pio Abbone orbati sumus : l'annonce du décès d'Abbon, abbé de Fleury (1004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrit dans la société médiévale. Divers aspects de sa pratique du XIe au XVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, p. 25--38, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obédience respective des Carolingiens et des Capétiens (fin Xe-début XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalunya i Francia meridional a l'entorn de l'any mil. La Catalogne et la France méridionale autour de l'an Mil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat de Catalunya, pp.21--44, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiène des mains chez les soignants en milieu hospitalier : étude observationnelle par vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Patouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène des mains chez les soignants en milieu hospitalier : étude observationnelle par vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de gestions différenciées de vergers à graines : le merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalog of ethanol-producing microbes in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reham Magdy Wasfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tidjani Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borentain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Gerolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health care workers compliance with traceability by recording the nursing process at the point of care using a personal digital assistant with a barcode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les fonds numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chéreil de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roux-Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Charles DUFOUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-charles-dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2392-1817</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">092136095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-2481-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing padel-court siting near housing: guideline adherence shortfalls and populations at risk – national evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City and Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, pp.100300. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cacint.2026.100300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05483224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Digital Health Educational Resources in a One-Stop Shop Portal: Tutorial on the Catalog and Index of Digital Health Teaching Resources (CIDHR) Semantic Search Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arriel Benis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeline Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Disson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e48393. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/48393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04997545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repertoire of the Less Common Clinical Yeasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Filori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (11), pp.1099. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9111099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Repertoire of Clinical Non-Dermatophytes Moulds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Menu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Filori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ranque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie L’ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (4), pp.433. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof9040433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French General Population’s Perception of New Information and Communication Technologies for Medical Consultations: National Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajae Touzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.e45822. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04302132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover en partenariat par la création d’une aide à la décision d’applications mobiles dans la relation médecin-patient : la recherche ApiAppS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Flora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfan J. Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosjean Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le partenariat de soin avec le patient : analyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness of French General Practitioners to Prescribe mHealth Apps and Devices: Quantitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Della Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Bauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Pannard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Sarradon-Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR mHealth and uHealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.e28372. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/28372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-04056865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Regulatory, Legal, and Medical Conditions for the Prescription of Mobile Health Applications in the United States, The European Union, and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Med Devices (Auckl) / Medical devices (Auckland, N.Z.) - Medical devices : evidence and research.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.389 - 409. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/mder.s328996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-03648327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Health Care Workers’ Compliance with Traceability by Recording the Nursing Process at the Point of Care Using a Personal Digital Assistant with a Barcode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.3. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37421/jnc.2020.9.500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Bacterial Repertoire of the Urinary Tract: a Potential Paradigm Shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tsimaratos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (3), pp.e00675-18. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00675-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoire of human breast and milk microbiota: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Togo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.623 - 641. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2018-0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02363100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repertoire of bacterial species cultured from the human oral cavity and respiratory tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime D. M. Fonkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (14), pp.1611-1624. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2018-0181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of culturomics to the repertoire of isolated human bacterial and archaeal species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melhem Bilen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (1), pp.94. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s40168-018-0485-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation de l'utilisation de la téléphonie mobile et d'une réorganisation du circuit de l'information pour la surveillance épidémiologique au Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (3), pp.S177. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.03.300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02391355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halophilic & halotolerant prokaryotes in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hadji Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lagier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (7), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2217/fmb-2017-0237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal dynamic of malaria in Ouagadougou, Burkina Faso, 2011–2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alinsa Kambiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.138. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12936-018-2280-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hand hygiene compliance and associated factors with a radio-frequency-identification-based real-time continuous automated monitoring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospital Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.344-351. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhin.2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive Videos within an e-Learning Context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Emeric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone text message service to foster hand hygiene compliance in health care workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Kerbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssoupha Toure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roch Giorgi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.234-250. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2016.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the cellular phone help in epidemiological surveillance? A review of the scientific literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukary Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics for Health and Social Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17538157.2017.1354000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01969784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approaches to Prevent Healthcare-Associated Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chabriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (suppl_1), pp.S50 - S54. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/cix433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The presence of spontaneous portosystemic shunts increases the risk of ă complications after transjugular intrahepatic portosystemic shunt (TIPS) ă placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borentain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Botta-Fridlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97 (6), pp.643-650. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diii.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand Hygiene Analyzed by Video Recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nursing &amp; Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 05 (02), pp.1000338. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2167-1168.1000338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« MediHandTrace » : un dispositif intégré utile à la recherche interventionnelle sur l’hygiène des mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Buzuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.S68. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2015.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01989949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a European Public Health Research Infrastructure for Sharing of health and Medical administrative data (PHRIMA).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina V Oksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuchinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ganslandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.1005. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-1005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive repertoire of prokaryotic species identified in human beings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine P. Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kankoé Sallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.1211 - 1219. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1473-3099(15)00293-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Selection of Clinical Trials Based on A Semantic Web Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cuggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Campillo-Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Besana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 216, pp.564--568. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-564-7-564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic variation in admissions for knee replacement, hip replacement, and hip fracture in France: evidence of supplier-induced demand in for-profit and not-for-profit hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William B. Weeks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ventelou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 52 (10), pp.909--917. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MLR.0000000000000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized Drug Prescription Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Informatics, e-Health – Fundamentals and Applications, eds Venot A, Burgun A, Quantin C, Spinger-Verlag, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.167-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a computerized decision support system on compliance with guidelines on antibiotics prescribed for urinary tract infections in emergency departments: a multicentre prospective before-and-after controlled interventional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisa Demonchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cervetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dku191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonization process for the identification of medical events in eight European healthcare databases: the experience from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Coloma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schuemie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.184-192. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-000933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an automated method to detect known adverse drug reactions in MEDLINE: a contribution from the EU-ADR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (3), pp.446-452. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Analysis of Information Systems (IS) In Health: A Model for Understanding Expectations and Actual Achievements to Stakeholders Involved In the IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Technology &amp; Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Vol. 3 (Issue 1), pp.118. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2165-7866.1000118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide à la décision thérapeutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique Médicale et e-Santé : Fondements et Applications, ed. Venot A, Burgun A, Quantin C, Springer-Verlag, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.175-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation éthique des systèmes d’information auprès des acteurs de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place humaine des systèmes d'information en cancérologie: mesure du degré d'applicabilité des moyens et de désordre (entropie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Coz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (5-6), pp.308-315. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in the recognition of the European ash species Fraxinus excelsior L. and Fraxinus angustifolia Vahl as useful tools for forest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Fernández-Manjarrés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Renseigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (7), pp.733-738</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation et performance de merisiers testés dans et hors de leur région d'origine. Conséquences pour l'utilisation de variétés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 57 (3), pp.277-288. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;coups de soleil&amp;quot; sur merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulet-Gercourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bartet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 147, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les clones de merisier inscrits au catalogue : obtention, performances et conseils d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 125, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters estimated from a wild cherry diallel : consequences for breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47, pp.249-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and selection in a multisite wild cherry clonal test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silvae Genetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (2-3), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des reines de France aux IXe et Xe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAIBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, p. 913--932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ausgewähltes Vermehrungsgut der Vogelkirsche in Frankreich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allgemeine Forst Zeitschrift</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, n°6, p. 290-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nombre optimal de ramets par clone dans deux tests clonaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (1), pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : III. Acte de Théodrade, abbesse d'Argenteuil (824)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne de Garlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société de l'Histoire de Paris et de l'Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, p. 39--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acte inédit de Louis VI pour l'abbaye cistercienne de Loroy (1129)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 153/1, pp.157--160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les matériels forestiers de reproduction sélectionnés de merisier (prunus avium L.) : classement, provenances et variabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 46 (6), pp.629-638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : II. Précepte de Carloman (novembre 769)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 33, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merisier : fiche de présentation du programme d'amélioration génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique, comment ? Création de variétés améliorées par voie clonale : exemple du merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 96, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbace (2eme partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbacé : part. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 339, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbace (1ere partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplication du merisier par bouturage herbacée : part. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 338, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02576842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plus anciens actes pour Argenteuil : I. Précepte de Childebert III (3 avril 697)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 32, p. 5--8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection precoce et rapide des noyers hybrides interspecifiques (Juglans nigra x Juglans regia) au moyen de criteres morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 311, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis VI, roi de France (1108-1137)), à la lumière des actes royaux et des sources narratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRAIBL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, p. 456--482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un épisode méconnu de l'histoire d'Argenteuil : le conflit entre son avoué et l'abbaye de Saint-Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Vieil Argenteuil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, p. 5--10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jay-Allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 38 (S), pp.159-161. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/25712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ApiAppS: A Project to Study and Help Practitioners in Recommending mHealth Apps and Devices to Their Patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Darmoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobin Yasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2019: Health and Wellbeing e-Networks for All</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, lyon, France. pp.1919-1920, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking health and administrative data for maternal, child and young adult health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina V Oksen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Kuchinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Ulrich Prokosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ganslandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Public Health Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckw168.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amélioration génétique pour une conduite agro-sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc E. Pâques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of disease resistance genes by the use of mating designs in poplars and wild cherry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Muranty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Goue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRIEG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Houston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediHandTrace : un dispositif intégré utile à la recherche interventionnelle sur l’hygiène des mains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Buzuru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Soto Aladro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> manifestation conjointe : « conférence Conférence Francophone d’Epidémiologie Clinique (EPICLIN) » et les « journées des statisticiens de Centre de Lutte Contre le Cancer (CLCC) ». </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue des manuscrits conservés à Autun, ainsi qu'à la Société Éduenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bondéelle-Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols - CNRS, pp.870, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondations et oeuvres charitables au Moyen Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Platelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d'homologation provisoire de clones de merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil des actes de Louis VI, roi de France (1108-1137)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie des inscriptions et belles-lettres, 1992, Chartes et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche sémantique pour l’identification homogène d’effets indésirables et de médicaments dans huit bases de données de patients: une contribution au projet européen eu-ADR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avillach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jouberr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frantz Thiessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pariente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, pp.251-262, 2009, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-2-287-99305-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des actes de Philippe Ier (1060-1108) et de Louis VI (1108-1137), rois de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Typologie der Königsurkunden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 65--99, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brefs mortuaires échangés entre Notre-Dame de Salles de Bourges et Molesme de 1260 à 1360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Jean-Yves Ribault</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117--121, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un poème de circonstance : pièce apposée à Saint-Remi de Reims sur un rouleau des morts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de Gerbert d'Aurillac, le pape de l'an Mil. Album de documents commentés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Chartes, pp.307--311, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler d'une organisation de la chancellerie de Philippe Auguste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Praktische Arbeit in den Herrscherkanzleien im späteren 12. und im 13.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, p. 249--261, 1995, Jahrhundert, Archiv für Diplomatik</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amelioration des especes vegetales cultivees. Objectifs et critères de selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1992, Mieux Comprendre, 2-7380-0383-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brefs et rouleaux mortuaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et fonctionnement des réseaux monastiques et canoniaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERCOR, pp.483--494, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pio Abbone orbati sumus : l'annonce du décès d'Abbon, abbé de Fleury (1004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrit dans la société médiévale. Divers aspects de sa pratique du XIe au XVe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, p. 25--38, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obédience respective des Carolingiens et des Capétiens (fin Xe-début XIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalunya i Francia meridional a l'entorn de l'any mil. La Catalogne et la France méridionale autour de l'an Mil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Generalitat de Catalunya, pp.21--44, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygiène des mains chez les soignants en milieu hospitalier : étude observationnelle par vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Reynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Patouraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiène des mains chez les soignants en milieu hospitalier : étude observationnelle par vidéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de gestions différenciées de vergers à graines : le merisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Riotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualification des variétés améliorées et des peuplements sélectionnés. Variabilité du régime de reproduction et stabilité génétique des variétés forestières. Rapport final</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A catalog of ethanol-producing microbes in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babacar Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reham Magdy Wasfy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tidjani Alou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borentain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Gerolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving health care workers compliance with traceability by recording the nursing process at the point of care using a personal digital assistant with a barcode.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Magnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brouqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Boudjema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcement du dispositif de conservation et valorisation des collections nationales ex situ forestières. Compte rendu de fin de recherche d'opération d'une recherche financée par le ministère de la jeunesse, de l'éducation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Balsemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 02-G--0091, Ministère de la jeunesse, de l'éducation et de la recherche. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art sur les fonds numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Chéreil de La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Roux-Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">http://www.msh-paris.fr, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00000111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D7E2E0B3"/>
+    <w:nsid w:val="33C52506"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2392-1817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092136095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-2481-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05483224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2026.100300" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriel Benis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Disson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04131147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Filori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040433" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111099" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dembele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45822" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03648327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/mder.s328996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Florea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magnin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brouqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Boudjema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/jnc.2020.9.500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02442915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tsimaratos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00675-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Togo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D. M. Fonkou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Bilen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Daoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0485-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02391355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ouedraogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.300" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Seck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2017-0237" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouedraogo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Inoue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinsa Kambir&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanko&#233; Sallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2280-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudjema" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto Aladro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giorgi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01647463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Emeric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Kerbaj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Toure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Soto Aladro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2016.10.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01969784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538157.2017.1354000" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix433" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Botta-Fridlund" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reynier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patouraux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-1168.1000338" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01643991v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Hugon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(15)00293-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LZ32RKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina V Oksen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuchinke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrich Prokosch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ganslandt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-1005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01989949v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Buzuru" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.069" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Besana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-564" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Weeks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000000211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307487v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Demonchy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cervetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku191" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avillach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Coloma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuemie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-000933" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135051v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489240v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7866.1000118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ranger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795662v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.10.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FCNC1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5044" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet-Gercourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raguin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bartet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294652v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294902v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573966v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576244v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294905v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424690v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25712" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190713" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw168.038" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008511v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#238;tre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bond&#233;elle-Souchier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Platelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847176v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouberr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-99305-3_23" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294651v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294906v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846025v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294655v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294660v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294904v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085836v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Patouraux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04608799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reham Magdy Wasfy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tidjani Alou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gerolami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937941v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000111v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ch&#233;reil de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sutter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux-Fouillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-charles-dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2392-1817" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/092136095" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-2481-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05483224v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Dufour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2026.100300" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04997545v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arriel Benis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Disson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/48393" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04509968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Menu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Filori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie L&#8217;ollivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9111099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04131147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040433" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajae Touzani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dembele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schultz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rouquette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45822" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Flora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosjean Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Simon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04056865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bauquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Sarradon-Eck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/28372" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03648327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/mder.s328996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Florea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Magnin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brouqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Boudjema" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37421/jnc.2020.9.500" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02442915v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Morand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tsimaratos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00675-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02363100v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Togo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dubourg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime D. M. Fonkou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2018-0181" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melhem Bilen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cadoret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Daoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0485-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02391355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ouedraogo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.03.300" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji Seck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2017-0237" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828600v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukary Ouedraogo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Inoue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alinsa Kambir&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanko&#233; Sallah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2280-y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521248v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reynier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boudjema" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto Aladro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giorgi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2017.02.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01647463v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Emeric" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Giorgi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521241v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Kerbaj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssoupha Toure" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Soto Aladro" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2016.10.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01969784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17538157.2017.1354000" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646987v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chabriere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix433" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482523v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borentain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soussan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Resseguier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Botta-Fridlund" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2016.02.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085840v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Reynier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patouraux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-1168.1000338" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01989949v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Buzuru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.03.069" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina V Oksen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Kuchinke" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ulrich Prokosch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ganslandt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-1005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01643991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine P. Hugon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Fournier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(15)00293-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LZ32RKF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01260572v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Campillo-Gimenez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Besana" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-564-7-564" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01463910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William B. Weeks" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paraponaris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ventelou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MLR.0000000000000211" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489243v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duclos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01307487v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Demonchy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cervetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dku191" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avillach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Coloma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuemie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Mougin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-000933" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135051v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Diallo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salvo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001083" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878755v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;ranger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2165-7866.1000118" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489240v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122798v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;ranger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mancini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Coz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795662v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.10.001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF4FCNC1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884024v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. G&#233;rard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bertolino" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Non Renseign&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449312v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rasse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Santi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gauthier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5044" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676228v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulet-Gercourt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raguin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bartet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689686v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689226v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294654v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692215v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294652v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706181v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573966v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576395v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702746v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cazet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576244v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576842v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294905v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Germain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424690v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/25712" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407155v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mobin Yasini" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marchand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190713" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckw168.038" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767972v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducci" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duval" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768962v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Goue" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01644007v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008511v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ma&#238;tre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bond&#233;elle-Souchier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delaunay" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Platelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847176v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294901v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987957v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avillach" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jouberr" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Thiessard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pariente" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-287-99305-3_23" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294651v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294906v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846025v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemoine" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294655v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294660v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294904v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085836v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Patouraux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587613v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riotte" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04608799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Mbaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reham Magdy Wasfy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tidjani Alou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Gerolami" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02937941v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830797v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Balsemin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bariteau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Collin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000111v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ch&#233;reil de La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sutter" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roux-Fouillet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>