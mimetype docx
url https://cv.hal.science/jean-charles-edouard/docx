--- v0 (2026-03-26)
+++ v1 (2026-05-01)
@@ -118,209 +118,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie des restaurants étoilés en France métropolitaine</w:t>
+                <w:t xml:space="preserve">La géographie des chefs étoilés : du rayonnement international a l’ancrage territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12jjd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12jjj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750687v1</w:t>
+                <w:t xml:space="preserve">hal-04750760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie des chefs étoilés : du rayonnement international a l’ancrage territorial</w:t>
+                <w:t xml:space="preserve">Géographie des restaurants étoilés en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12jjj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12jjd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750760v1</w:t>
+                <w:t xml:space="preserve">hal-04750687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « revanche » des petites villes : au-delà des discours médiatiques</w:t>
               </w:r>
@@ -1116,238 +1116,238 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment repenser les politiques d’attractivité dans les territoires de faibles densités ? L’exemple de l’Auvergne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milhan Chaze</w:t>
+                <w:t xml:space="preserve">Entre paradigme de l'attractivité et prise en compte des transitions territoriales : les hésitations des acteurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es Journées de Recherches en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER, Dec 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Transitions Territoriales. Recherche et action publique en contexte d'incertitudes et de tensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont- Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522382v1</w:t>
+                <w:t xml:space="preserve">hal-05590439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractivité des territoires : quelles nouvelles conditions de l’attractivité ?</w:t>
+                <w:t xml:space="preserve">Comment repenser les politiques d’attractivité dans les territoires de faibles densités ? L’exemple de l’Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire chercheurs-acteurs sur les enjeux du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PNR Livradois-Forez, May 2018, Saint-Gervais-sous-Meymont, France</w:t>
+              <w:t xml:space="preserve">13es Journées de Recherches en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER, Dec 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04156081v1</w:t>
+                <w:t xml:space="preserve">hal-02522382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petites et moyennes villes et attractivité territoriale</w:t>
               </w:r>
@@ -1396,220 +1396,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation des pratiques socio-spatiales des ménages urbains : de nouvelles relations urbain-rural ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Mainet</w:t>
+                <w:t xml:space="preserve">Attractivité des territoires : quelles nouvelles conditions de l’attractivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Renaissance rurale d’un siècle à l’autre ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée de Géographie rurale, Université Toulouse Jean Jaurès, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire chercheurs-acteurs sur les enjeux du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PNR Livradois-Forez, May 2018, Saint-Gervais-sous-Meymont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465311v1</w:t>
+                <w:t xml:space="preserve">halshs-04156081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chemins de la création d'activités dans les villes petites et moyennes</w:t>
+                <w:t xml:space="preserve">Territorialisation des pratiques socio-spatiales des ménages urbains : de nouvelles relations urbain-rural ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR - Les chemins du développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">La Renaissance rurale d’un siècle à l’autre ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée de Géographie rurale, Université Toulouse Jean Jaurès, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00733807v1</w:t>
+                <w:t xml:space="preserve">hal-01465311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins de la création d'activités dans les villes petites et moyennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium PSDR - Les chemins du développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TERRITORIALITES RURALES ET VILLES INTERMEDIAIRES DANS LES MONTAGNES D'AFRIQUE DE L'EST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1625,51 +1707,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Journées de Géographie Tropicale, " Territorialités rurales des Suds en question "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1679,51 +1761,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractivité d'une métropole intermédiaire. Enjeux clermontois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1731,162 +1813,162 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milhan Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.112, 2023, Cahiers POPSU, 9782080430595</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mobilités spatiales dans les villes intermédiaires. Pratiques, territoires, régulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal, 2011, 9782845165465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1896,365 +1978,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractiveness and quality of life policies in SMSTs. Innovative or opportunistic approaches?</w:t>
+                <w:t xml:space="preserve">Quality of Life and Attractiveness Issues in SMSTs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Abdelillah Hamdouch, Torill Nyseth, Christophe Demaziere, Anniken Førde, José Serrano, Nils Aarsæther. </w:t>
+              <w:t xml:space="preserve">Hamdouch A., Nyseth T., et al. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creative Approaches to Planning and Local Development. Insights from Small and Medium-Sized Towns in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge Publisher, p.234-248, 2017, 978-1-472-47700-2</w:t>
+              <w:t xml:space="preserve">Creative approaches to planning and local development. Critical perspectives. Insights from Small and Medium-Sized Towns in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Publisher, pp.234-248, 2017, 9781472477002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064328v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life and Attractiveness Issues in SMSTs.</w:t>
+                <w:t xml:space="preserve">Attractiveness and quality of life policies in SMSTs. Innovative or opportunistic approaches?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hamdouch A., Nyseth T., et al. (eds). </w:t>
+              <w:t xml:space="preserve">Abdelillah Hamdouch, Torill Nyseth, Christophe Demaziere, Anniken Førde, José Serrano, Nils Aarsæther. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creative approaches to planning and local development. Critical perspectives. Insights from Small and Medium-Sized Towns in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge Publisher, pp.234-248, 2017, 9781472477002</w:t>
+              <w:t xml:space="preserve">Creative Approaches to Planning and Local Development. Insights from Small and Medium-Sized Towns in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Publisher, p.234-248, 2017, 978-1-472-47700-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464952v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites villes du Massif central : ces villes que l’on dit plus fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces fragiles – Construction scientifique, dynamiques territoriales et action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2017, 2845166389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accessibilité aux services publics dans la France des faibles densités, l’exemple de l’Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Services publics et territoire, adaptations, innovations et réactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782753553897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03425755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Small and Medium Sized Towns in Eastern Africa Mountains: New Opportunities or Challenged Position?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2274,51 +2356,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Racaud S., Nakileza B., Bart F., Charlery de la Masselière B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural-Urban Dynamics in The East African Mountains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mkuki Na Nyota/IFRA Publishers, pp.27 - 45, 2017, 9789987753987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2328,206 +2410,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'activités nouvelles et d'emplois : éléments de comparaison entre les problématiques rurales et urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00731807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassins de santé - Bassins de naissances d'Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricette Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00943586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2674,51 +2756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.882.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637294v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106872ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34295" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.683.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522382v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342860v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/attractivite-dune-metropole-intermediaire/9782080430595" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425763v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425755v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.882.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637294v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106872ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34295" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.683.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/attractivite-dune-metropole-intermediaire/9782080430595" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>