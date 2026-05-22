--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -118,209 +118,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie des chefs étoilés : du rayonnement international a l’ancrage territorial</w:t>
+                <w:t xml:space="preserve">Géographie des restaurants étoilés en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12jjj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12jjd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750760v1</w:t>
+                <w:t xml:space="preserve">hal-04750687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie des restaurants étoilés en France métropolitaine</w:t>
+                <w:t xml:space="preserve">La géographie des chefs étoilés : du rayonnement international a l’ancrage territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12jjd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12jjj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750687v1</w:t>
+                <w:t xml:space="preserve">hal-04750760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « revanche » des petites villes : au-delà des discours médiatiques</w:t>
               </w:r>
@@ -1986,199 +1986,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of Life and Attractiveness Issues in SMSTs.</w:t>
+                <w:t xml:space="preserve">Attractiveness and quality of life policies in SMSTs. Innovative or opportunistic approaches?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hamdouch A., Nyseth T., et al. (eds). </w:t>
+              <w:t xml:space="preserve">Abdelillah Hamdouch, Torill Nyseth, Christophe Demaziere, Anniken Førde, José Serrano, Nils Aarsæther. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creative approaches to planning and local development. Critical perspectives. Insights from Small and Medium-Sized Towns in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge Publisher, pp.234-248, 2017, 9781472477002</w:t>
+              <w:t xml:space="preserve">Creative Approaches to Planning and Local Development. Insights from Small and Medium-Sized Towns in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Publisher, p.234-248, 2017, 978-1-472-47700-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464952v1</w:t>
+                <w:t xml:space="preserve">hal-02064328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractiveness and quality of life policies in SMSTs. Innovative or opportunistic approaches?</w:t>
+                <w:t xml:space="preserve">Quality of Life and Attractiveness Issues in SMSTs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mainet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Abdelillah Hamdouch, Torill Nyseth, Christophe Demaziere, Anniken Førde, José Serrano, Nils Aarsæther. </w:t>
+              <w:t xml:space="preserve">Hamdouch A., Nyseth T., et al. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creative Approaches to Planning and Local Development. Insights from Small and Medium-Sized Towns in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge Publisher, p.234-248, 2017, 978-1-472-47700-2</w:t>
+              <w:t xml:space="preserve">Creative approaches to planning and local development. Critical perspectives. Insights from Small and Medium-Sized Towns in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge Publisher, pp.234-248, 2017, 9781472477002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064328v1</w:t>
+                <w:t xml:space="preserve">hal-01464952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petites villes du Massif central : ces villes que l’on dit plus fragiles</w:t>
               </w:r>
@@ -2756,51 +2756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750760v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjj" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjd" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.882.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637294v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106872ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34295" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.683.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/attractivite-dune-metropole-intermediaire/9782080430595" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464952v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjj" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614140v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.882.0014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637294v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art03" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1106872ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.34295" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465317v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425749v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.683.0025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417190v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2008.2592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00686449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03604643v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.2760" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02522382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/attractivite-dune-metropole-intermediaire/9782080430595" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069945v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giroud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464952v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425763v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03425755v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731807v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00943586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>